--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -411,51 +411,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD303"/>
+  <dimension ref="A1:AD309"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>tipo_equipo</v>
       </c>
       <c r="B1" t="str">
         <v>marca</v>
       </c>
       <c r="C1" t="str">
         <v>modelo</v>
       </c>
       <c r="D1" t="str">
         <v>serie</v>
       </c>
       <c r="E1" t="str">
         <v>inventario</v>
       </c>
       <c r="F1" t="str">
         <v>municipio</v>
       </c>
       <c r="G1" t="str">
         <v>ubicacion</v>
@@ -513,2387 +513,2387 @@
       </c>
       <c r="Y1" t="str">
         <v>gas_refrigerante</v>
       </c>
       <c r="Z1" t="str">
         <v>corriente</v>
       </c>
       <c r="AA1" t="str">
         <v>frecuencia</v>
       </c>
       <c r="AB1" t="str">
         <v>humedad</v>
       </c>
       <c r="AC1" t="str">
         <v>temperatura</v>
       </c>
       <c r="AD1" t="str">
         <v>otros</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B2" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C2" t="str">
-        <v>IDEACENTRE 3-24ARE05</v>
+        <v>MMT24CDBWCCCI8</v>
       </c>
       <c r="D2" t="str">
-        <v>250606-1212150112</v>
+        <v>ST22060121FCI0019</v>
       </c>
       <c r="E2" t="str">
-        <v>21EI0057</v>
+        <v>20EI0001</v>
       </c>
       <c r="F2" t="str">
-        <v>YOPAL</v>
+        <v>PUERTO RONDON</v>
       </c>
       <c r="G2" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>DISPENSACION PUERTO RONDON</v>
       </c>
       <c r="H2" t="str">
-        <v>CONSULTORIO 309</v>
+        <v>ALMACENAMIENTO DE MEDICAMENTOS</v>
       </c>
       <c r="I2" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J2" s="1">
-        <v>44967</v>
+        <v>45327</v>
       </c>
       <c r="K2" t="str">
-        <v>2024-02-09</v>
+        <v>2025-02-04</v>
       </c>
       <c r="L2" t="str">
-        <v>CHALLENGER</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M2" t="str">
-        <v>1500000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N2" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O2" s="1">
-        <v>44967</v>
+        <v>45330</v>
       </c>
       <c r="P2" t="str">
-        <v>96 MESES</v>
+        <v>60</v>
       </c>
       <c r="Q2" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="R2" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="S2" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T2" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U2" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V2" t="str">
-        <v>125 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W2" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>64 KG</v>
       </c>
       <c r="X2" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>24 BTU</v>
       </c>
       <c r="Y2" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z2" t="str">
-        <v>4.7 A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA2" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB2" t="str">
         <v>N/A</v>
       </c>
       <c r="AC2" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD2" t="str">
-        <v/>
+        <v>BUENOS</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B3" t="str">
-        <v>OLIMPO</v>
+        <v>MABE</v>
       </c>
       <c r="C3" t="str">
-        <v>INVERTER</v>
+        <v>MMT24CDBWCCCHII8</v>
       </c>
       <c r="D3" t="str">
-        <v>201203-1212250104</v>
+        <v>ST21051949FCG1041</v>
       </c>
       <c r="E3" t="str">
-        <v>21EI0056</v>
+        <v>7EI0003</v>
       </c>
       <c r="F3" t="str">
-        <v>YOPAL</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G3" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 75</v>
       </c>
       <c r="H3" t="str">
-        <v>FARMACIA</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I3" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J3" s="1">
-        <v>44694</v>
+        <v>45082</v>
       </c>
       <c r="K3" t="str">
-        <v>2023-05-12</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L3" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M3" t="str">
-        <v>1120000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N3" t="str">
-        <v>FACTURA N° FAC-1216</v>
+        <v>FACTURA</v>
       </c>
       <c r="O3" s="1">
-        <v>44694</v>
+        <v>45083</v>
       </c>
       <c r="P3" t="str">
-        <v>96 MESES</v>
+        <v>60</v>
       </c>
       <c r="Q3" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="R3" t="str">
-        <v>OLIMPO</v>
+        <v>MABE</v>
       </c>
       <c r="S3" t="str">
-        <v>110/220V</v>
+        <v>220V</v>
       </c>
       <c r="T3" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U3" t="str">
-        <v>1623W</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V3" t="str">
-        <v>125 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W3" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>64 KG</v>
       </c>
       <c r="X3" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>24 BTU</v>
       </c>
       <c r="Y3" t="str">
         <v>R410A</v>
       </c>
       <c r="Z3" t="str">
-        <v>4.7 A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA3" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB3" t="str">
         <v>N/A</v>
       </c>
       <c r="AC3" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD3" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B4" t="str">
-        <v>KTC GROUP</v>
+        <v>MABE</v>
       </c>
       <c r="C4" t="str">
-        <v xml:space="preserve">GSL MON </v>
+        <v>MMT24CDBWCCC8</v>
       </c>
       <c r="D4" t="str">
-        <v>463-GG80E</v>
+        <v>00115191330</v>
       </c>
       <c r="E4" t="str">
-        <v>14EI0016</v>
+        <v>7EI0002</v>
       </c>
       <c r="F4" t="str">
-        <v>TAME</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G4" t="str">
-        <v>SEDE TAME</v>
+        <v>FARMACIA PUNTO 75</v>
       </c>
       <c r="H4" t="str">
-        <v>ALMACENAMIENTO</v>
+        <v>DISPENSACION</v>
       </c>
       <c r="I4" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J4" s="1">
-        <v>44322</v>
+        <v>45052</v>
       </c>
       <c r="K4" t="str">
-        <v>2022-05-05</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L4" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M4" t="str">
-        <v>3500000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N4" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O4" s="1">
-        <v>44326</v>
+        <v>45053</v>
       </c>
       <c r="P4" t="str">
         <v>60</v>
       </c>
       <c r="Q4" t="str">
-        <v>N/A</v>
+        <v>NA</v>
       </c>
       <c r="R4" t="str">
-        <v>KTC GROUP</v>
+        <v>MABE</v>
       </c>
       <c r="S4" t="str">
-        <v>ELECTRICA</v>
+        <v>220V</v>
       </c>
       <c r="T4" t="str">
-        <v xml:space="preserve">110 V </v>
+        <v>W</v>
       </c>
       <c r="U4" t="str">
-        <v>6.4 KW</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V4" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W4" t="str">
-        <v>N/A</v>
+        <v>64 KG</v>
       </c>
       <c r="X4" t="str">
-        <v>8 KVA</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y4" t="str">
-        <v>NA</v>
+        <v>R410A</v>
       </c>
       <c r="Z4" t="str">
-        <v>72 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA4" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB4" t="str">
         <v>N/A</v>
       </c>
       <c r="AC4" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD4" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>NEVERA</v>
       </c>
       <c r="B5" t="str">
-        <v>POWERMAN</v>
+        <v>HACEB</v>
       </c>
       <c r="C5" t="str">
-        <v>EMPIRE KEEWAY</v>
+        <v>H6163NT23</v>
       </c>
       <c r="D5" t="str">
         <v>N/A</v>
       </c>
       <c r="E5" t="str">
-        <v>14EI0015</v>
+        <v>7EI0001</v>
       </c>
       <c r="F5" t="str">
-        <v>TAME</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G5" t="str">
-        <v>SEDE TAME</v>
+        <v>FARMACIA PUNTO 75</v>
       </c>
       <c r="H5" t="str">
-        <v>ALMACENAMIENTO</v>
+        <v>DISPENSACION</v>
       </c>
       <c r="I5" t="str">
-        <v>COMODATO</v>
+        <v>COMPRA</v>
       </c>
       <c r="J5" s="1">
-        <v>44775</v>
+        <v>45052</v>
       </c>
       <c r="K5" t="str">
-        <v/>
+        <v>2024-05-05</v>
       </c>
       <c r="L5" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M5" t="str">
-        <v>50000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N5" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O5" s="1">
-        <v>44777</v>
+        <v>45053</v>
       </c>
       <c r="P5" t="str">
         <v>60</v>
       </c>
       <c r="Q5" t="str">
         <v>N/A</v>
       </c>
       <c r="R5" t="str">
-        <v>POWERMAN</v>
+        <v>HACEB</v>
       </c>
       <c r="S5" t="str">
-        <v>ELECTRICA</v>
+        <v>110V</v>
       </c>
       <c r="T5" t="str">
-        <v>110 V</v>
+        <v>W</v>
       </c>
       <c r="U5" t="str">
-        <v>5.6 A</v>
+        <v>135 W</v>
       </c>
       <c r="V5" t="str">
-        <v>N/A</v>
+        <v>105 PSI</v>
       </c>
       <c r="W5" t="str">
-        <v>N/A</v>
+        <v>90 KG</v>
       </c>
       <c r="X5" t="str">
-        <v>6.5 KVA</v>
+        <v>229.2 LITROS</v>
       </c>
       <c r="Y5" t="str">
-        <v>NA</v>
+        <v>R-134A</v>
       </c>
       <c r="Z5" t="str">
-        <v>64 A</v>
+        <v>110</v>
       </c>
       <c r="AA5" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB5" t="str">
         <v>N/A</v>
       </c>
       <c r="AC5" t="str">
-        <v>N/A</v>
+        <v>16  a 43 °C</v>
       </c>
       <c r="AD5" t="str">
-        <v>SERIAL ILEGIBLE POR DETERIORO</v>
+        <v xml:space="preserve">BUENO </v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>NEVERA</v>
       </c>
       <c r="B6" t="str">
-        <v>LISTER</v>
+        <v>HACEB</v>
       </c>
       <c r="C6" t="str">
-        <v>TR3-23D</v>
+        <v>H6164NT27A</v>
       </c>
       <c r="D6" t="str">
-        <v>CL178HR2A26</v>
+        <v>N/A</v>
       </c>
       <c r="E6" t="str">
-        <v>14EI0014</v>
+        <v>25EI0002</v>
       </c>
       <c r="F6" t="str">
-        <v>TAME</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G6" t="str">
-        <v>SEDE TAME</v>
+        <v>FARMACIA SANITAS PUNTO 114</v>
       </c>
       <c r="H6" t="str">
-        <v>ALMACENAMIENTO</v>
+        <v>ALMACENAMIENTO DE MEDICAMENTOS</v>
       </c>
       <c r="I6" t="str">
-        <v>COMODATO</v>
+        <v>COMPRA</v>
       </c>
       <c r="J6" s="1">
-        <v>43953</v>
+        <v>46083</v>
       </c>
       <c r="K6" t="str">
-        <v>2021-05-01</v>
+        <v>2027-03-01</v>
       </c>
       <c r="L6" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M6" t="str">
-        <v>50000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N6" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O6" s="1">
-        <v>44777</v>
+        <v>46087</v>
       </c>
       <c r="P6" t="str">
         <v>60</v>
       </c>
       <c r="Q6" t="str">
         <v>N/A</v>
       </c>
       <c r="R6" t="str">
-        <v>LISTER</v>
+        <v>HACEB</v>
       </c>
       <c r="S6" t="str">
-        <v>ELECTRICA</v>
+        <v>110V</v>
       </c>
       <c r="T6" t="str">
-        <v>110-220V</v>
+        <v>W</v>
       </c>
       <c r="U6" t="str">
-        <v>25HP</v>
+        <v>135W</v>
       </c>
       <c r="V6" t="str">
-        <v>N/A</v>
+        <v>105PSI</v>
       </c>
       <c r="W6" t="str">
-        <v>N/A</v>
+        <v>90KG</v>
       </c>
       <c r="X6" t="str">
-        <v>23 KVA</v>
+        <v>N/A</v>
       </c>
       <c r="Y6" t="str">
-        <v>NA</v>
+        <v>R-134A</v>
       </c>
       <c r="Z6" t="str">
-        <v>209 A</v>
+        <v>110</v>
       </c>
       <c r="AA6" t="str">
-        <v>60 HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB6" t="str">
         <v>N/A</v>
       </c>
       <c r="AC6" t="str">
-        <v>N/A</v>
+        <v>16 a 43 °C</v>
       </c>
       <c r="AD6" t="str">
-        <v>N/A</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B7" t="str">
-        <v>INDUCOL</v>
+        <v>MIDEA</v>
       </c>
       <c r="C7" t="str">
-        <v>N/A</v>
+        <v>MSAFD24CRM10-MCOW</v>
       </c>
       <c r="D7" t="str">
-        <v>N/A</v>
+        <v>54122000B334B090860042</v>
       </c>
       <c r="E7" t="str">
-        <v>14EI0013</v>
+        <v>25EI0001</v>
       </c>
       <c r="F7" t="str">
-        <v>TAME</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G7" t="str">
-        <v>SEDE TAME</v>
+        <v>FARMACIA SANITAS PUNTO 114</v>
       </c>
       <c r="H7" t="str">
-        <v>OFICINA MEDICO AUDITOR</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I7" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J7" s="1">
-        <v>44687</v>
+        <v>46087</v>
       </c>
       <c r="K7" t="str">
-        <v>2023-05-05</v>
+        <v>2027-03-05</v>
       </c>
       <c r="L7" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M7" t="str">
-        <v>1400000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N7" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O7" s="1">
-        <v>44777</v>
+        <v>46090</v>
       </c>
       <c r="P7" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q7" t="str">
         <v>N/A</v>
       </c>
       <c r="R7" t="str">
-        <v>INDUCOL</v>
+        <v>MIDEA</v>
       </c>
       <c r="S7" t="str">
         <v>220V</v>
       </c>
       <c r="T7" t="str">
         <v>W</v>
       </c>
       <c r="U7" t="str">
-        <v>1,2KW</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V7" t="str">
-        <v>240-320PSI</v>
+        <v>240 -320 PSI</v>
       </c>
       <c r="W7" t="str">
-        <v>35KG</v>
+        <v>64 KW</v>
       </c>
       <c r="X7" t="str">
-        <v>12BTU</v>
+        <v>18  BTU</v>
       </c>
       <c r="Y7" t="str">
-        <v>R410A</v>
+        <v>NA</v>
       </c>
       <c r="Z7" t="str">
-        <v>8,5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA7" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB7" t="str">
         <v>N/A</v>
       </c>
       <c r="AC7" t="str">
         <v>18°C</v>
       </c>
       <c r="AD7" t="str">
-        <v>BUENO</v>
+        <v xml:space="preserve">AIRE NUEVO, MANTENIMIENTO </v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B8" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C8" t="str">
-        <v>GU13BPP</v>
+        <v>IDEACENTRE 3-24ARE05</v>
       </c>
       <c r="D8" t="str">
-        <v>502TRGQCW319</v>
+        <v>250606-1212150112</v>
       </c>
       <c r="E8" t="str">
-        <v>14EI0012</v>
+        <v>21EI0057</v>
       </c>
       <c r="F8" t="str">
-        <v>TAME</v>
+        <v>YOPAL</v>
       </c>
       <c r="G8" t="str">
-        <v>SEDE TAME</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H8" t="str">
-        <v>FISIOTERAPIA</v>
+        <v>CONSULTORIO 309</v>
       </c>
       <c r="I8" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J8" s="1">
-        <v>45052</v>
+        <v>44967</v>
       </c>
       <c r="K8" t="str">
-        <v>2024-05-05</v>
+        <v>2024-02-09</v>
       </c>
       <c r="L8" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="M8" t="str">
-        <v>850000.00</v>
+        <v>1500000.00</v>
       </c>
       <c r="N8" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O8" s="1">
-        <v>44777</v>
+        <v>44967</v>
       </c>
       <c r="P8" t="str">
-        <v>60</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q8" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R8" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S8" t="str">
-        <v>220V</v>
+        <v>220</v>
       </c>
       <c r="T8" t="str">
-        <v>W</v>
+        <v>220</v>
       </c>
       <c r="U8" t="str">
-        <v>135W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V8" t="str">
-        <v>105PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W8" t="str">
-        <v>90KG</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X8" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y8" t="str">
         <v>R134A</v>
       </c>
       <c r="Z8" t="str">
-        <v>110</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA8" t="str">
-        <v>N/A</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB8" t="str">
         <v>N/A</v>
       </c>
       <c r="AC8" t="str">
-        <v>N/A</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD8" t="str">
-        <v>BUENO</v>
+        <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B9" t="str">
-        <v>INDUCOL</v>
+        <v>OLIMPO</v>
       </c>
       <c r="C9" t="str">
-        <v>IND-MS18BLR20</v>
+        <v>INVERTER</v>
       </c>
       <c r="D9" t="str">
-        <v>N/A</v>
+        <v>201203-1212250104</v>
       </c>
       <c r="E9" t="str">
-        <v>14EI0011</v>
+        <v>21EI0056</v>
       </c>
       <c r="F9" t="str">
-        <v>TAME</v>
+        <v>YOPAL</v>
       </c>
       <c r="G9" t="str">
-        <v>SEDE TAME</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H9" t="str">
-        <v>FISIOTERAPIA</v>
+        <v>FARMACIA</v>
       </c>
       <c r="I9" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J9" s="1">
-        <v>44991</v>
+        <v>44694</v>
       </c>
       <c r="K9" t="str">
-        <v>2024-03-05</v>
+        <v>2023-05-12</v>
       </c>
       <c r="L9" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M9" t="str">
-        <v>1800000.00</v>
+        <v>1120000.00</v>
       </c>
       <c r="N9" t="str">
-        <v>FACTURA</v>
+        <v>FACTURA N° FAC-1216</v>
       </c>
       <c r="O9" s="1">
-        <v>44777</v>
+        <v>44694</v>
       </c>
       <c r="P9" t="str">
-        <v>60</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q9" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R9" t="str">
-        <v>INDUCOL</v>
+        <v>OLIMPO</v>
       </c>
       <c r="S9" t="str">
-        <v>220V</v>
+        <v>110/220V</v>
       </c>
       <c r="T9" t="str">
-        <v>W</v>
+        <v>220</v>
       </c>
       <c r="U9" t="str">
-        <v>1,8KW</v>
+        <v>1623W</v>
       </c>
       <c r="V9" t="str">
-        <v>240-320PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W9" t="str">
-        <v>45KG</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X9" t="str">
-        <v>18BTU</v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y9" t="str">
         <v>R410A</v>
       </c>
       <c r="Z9" t="str">
-        <v>8,5A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA9" t="str">
-        <v>60HZ</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB9" t="str">
         <v>N/A</v>
       </c>
       <c r="AC9" t="str">
-        <v>18°C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD9" t="str">
-        <v>BUENO</v>
+        <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B10" t="str">
-        <v>INDUCOL</v>
+        <v>KTC GROUP</v>
       </c>
       <c r="C10" t="str">
-        <v>IND-MS18BLR20</v>
+        <v xml:space="preserve">GSL MON </v>
       </c>
       <c r="D10" t="str">
-        <v>N/A</v>
+        <v>463-GG80E</v>
       </c>
       <c r="E10" t="str">
-        <v>14EI0010</v>
+        <v>14EI0016</v>
       </c>
       <c r="F10" t="str">
         <v>TAME</v>
       </c>
       <c r="G10" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H10" t="str">
-        <v>FISIOTERAPIA</v>
+        <v>ALMACENAMIENTO</v>
       </c>
       <c r="I10" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J10" s="1">
-        <v>44687</v>
+        <v>44322</v>
       </c>
       <c r="K10" t="str">
-        <v>2023-05-05</v>
+        <v>2022-05-05</v>
       </c>
       <c r="L10" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M10" t="str">
-        <v>1800000.00</v>
+        <v>3500000.00</v>
       </c>
       <c r="N10" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O10" s="1">
-        <v>44777</v>
+        <v>44326</v>
       </c>
       <c r="P10" t="str">
         <v>60</v>
       </c>
       <c r="Q10" t="str">
         <v>N/A</v>
       </c>
       <c r="R10" t="str">
-        <v>INDUCOL</v>
+        <v>KTC GROUP</v>
       </c>
       <c r="S10" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T10" t="str">
-        <v>W</v>
+        <v xml:space="preserve">110 V </v>
       </c>
       <c r="U10" t="str">
-        <v>1,8KW</v>
+        <v>6.4 KW</v>
       </c>
       <c r="V10" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W10" t="str">
-        <v>45KG</v>
+        <v>N/A</v>
       </c>
       <c r="X10" t="str">
-        <v>18BTU</v>
+        <v>8 KVA</v>
       </c>
       <c r="Y10" t="str">
-        <v>R410A</v>
+        <v>NA</v>
       </c>
       <c r="Z10" t="str">
-        <v>8,5A</v>
+        <v>72 A</v>
       </c>
       <c r="AA10" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB10" t="str">
         <v>N/A</v>
       </c>
       <c r="AC10" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD10" t="str">
-        <v>BUENO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B11" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>POWERMAN</v>
       </c>
       <c r="C11" t="str">
-        <v>N/A</v>
+        <v>EMPIRE KEEWAY</v>
       </c>
       <c r="D11" t="str">
         <v>N/A</v>
       </c>
       <c r="E11" t="str">
-        <v>14EI0009</v>
+        <v>14EI0015</v>
       </c>
       <c r="F11" t="str">
         <v>TAME</v>
       </c>
       <c r="G11" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H11" t="str">
-        <v>TOMA DE MUESTRAS</v>
+        <v>ALMACENAMIENTO</v>
       </c>
       <c r="I11" t="str">
-        <v>COMPRA</v>
+        <v>COMODATO</v>
       </c>
       <c r="J11" s="1">
-        <v>44232</v>
+        <v>44775</v>
       </c>
       <c r="K11" t="str">
-        <v>2022-02-04</v>
+        <v/>
       </c>
       <c r="L11" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M11" t="str">
-        <v>1400000.00</v>
+        <v>50000.00</v>
       </c>
       <c r="N11" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O11" s="1">
         <v>44777</v>
       </c>
       <c r="P11" t="str">
         <v>60</v>
       </c>
       <c r="Q11" t="str">
         <v>N/A</v>
       </c>
       <c r="R11" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>POWERMAN</v>
       </c>
       <c r="S11" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T11" t="str">
-        <v>W</v>
+        <v>110 V</v>
       </c>
       <c r="U11" t="str">
-        <v>1,2KW</v>
+        <v>5.6 A</v>
       </c>
       <c r="V11" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W11" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X11" t="str">
-        <v>12BTU</v>
+        <v>6.5 KVA</v>
       </c>
       <c r="Y11" t="str">
-        <v>R410A</v>
+        <v>NA</v>
       </c>
       <c r="Z11" t="str">
-        <v>8,5A</v>
+        <v>64 A</v>
       </c>
       <c r="AA11" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB11" t="str">
         <v>N/A</v>
       </c>
       <c r="AC11" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD11" t="str">
-        <v>BUENO</v>
+        <v>SERIAL ILEGIBLE POR DETERIORO</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B12" t="str">
-        <v>INDUCOL</v>
+        <v>LISTER</v>
       </c>
       <c r="C12" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>TR3-23D</v>
       </c>
       <c r="D12" t="str">
-        <v>3G12990000128</v>
+        <v>CL178HR2A26</v>
       </c>
       <c r="E12" t="str">
-        <v>14EI0008</v>
+        <v>14EI0014</v>
       </c>
       <c r="F12" t="str">
         <v>TAME</v>
       </c>
       <c r="G12" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H12" t="str">
-        <v>OFICINA RECEPCION DE RESULTADOS</v>
+        <v>ALMACENAMIENTO</v>
       </c>
       <c r="I12" t="str">
-        <v>COMPRA</v>
+        <v>COMODATO</v>
       </c>
       <c r="J12" s="1">
-        <v>44991</v>
+        <v>43953</v>
       </c>
       <c r="K12" t="str">
-        <v>2024-03-05</v>
+        <v>2021-05-01</v>
       </c>
       <c r="L12" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M12" t="str">
-        <v>1200000.00</v>
+        <v>50000.00</v>
       </c>
       <c r="N12" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O12" s="1">
         <v>44777</v>
       </c>
       <c r="P12" t="str">
         <v>60</v>
       </c>
       <c r="Q12" t="str">
         <v>N/A</v>
       </c>
       <c r="R12" t="str">
-        <v>INDUCOL</v>
+        <v>LISTER</v>
       </c>
       <c r="S12" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T12" t="str">
-        <v>W</v>
+        <v>110-220V</v>
       </c>
       <c r="U12" t="str">
-        <v>1,2KW</v>
+        <v>25HP</v>
       </c>
       <c r="V12" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W12" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X12" t="str">
-        <v>12BTU</v>
+        <v>23 KVA</v>
       </c>
       <c r="Y12" t="str">
-        <v>R410A</v>
+        <v>NA</v>
       </c>
       <c r="Z12" t="str">
-        <v>8,5A</v>
+        <v>209 A</v>
       </c>
       <c r="AA12" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB12" t="str">
         <v>N/A</v>
       </c>
       <c r="AC12" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD12" t="str">
-        <v>BUENO</v>
+        <v>N/A</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B13" t="str">
-        <v>HACEB</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C13" t="str">
-        <v>H6163NT23</v>
+        <v>N/A</v>
       </c>
       <c r="D13" t="str">
-        <v>9002088</v>
+        <v>N/A</v>
       </c>
       <c r="E13" t="str">
-        <v>14EI0007</v>
+        <v>14EI0013</v>
       </c>
       <c r="F13" t="str">
         <v>TAME</v>
       </c>
       <c r="G13" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H13" t="str">
-        <v>LABORATORIO CLINICO</v>
+        <v>OFICINA MEDICO AUDITOR</v>
       </c>
       <c r="I13" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J13" s="1">
-        <v>45052</v>
+        <v>44687</v>
       </c>
       <c r="K13" t="str">
-        <v>2024-05-05</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L13" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M13" t="str">
-        <v>1750000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N13" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O13" s="1">
         <v>44777</v>
       </c>
       <c r="P13" t="str">
         <v>60</v>
       </c>
       <c r="Q13" t="str">
         <v>N/A</v>
       </c>
       <c r="R13" t="str">
-        <v>HACEB</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S13" t="str">
         <v>220V</v>
       </c>
       <c r="T13" t="str">
         <v>W</v>
       </c>
       <c r="U13" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V13" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W13" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X13" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y13" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z13" t="str">
-        <v>110</v>
+        <v>8,5A</v>
       </c>
       <c r="AA13" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB13" t="str">
         <v>N/A</v>
       </c>
       <c r="AC13" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD13" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>NEVERA VITRINA</v>
+        <v>NEVERA</v>
       </c>
       <c r="B14" t="str">
-        <v>INDURAMA</v>
+        <v>LG</v>
       </c>
       <c r="C14" t="str">
-        <v>N/A</v>
+        <v>GU13BPP</v>
       </c>
       <c r="D14" t="str">
-        <v>N/A</v>
+        <v>502TRGQCW319</v>
       </c>
       <c r="E14" t="str">
-        <v>14EI0006</v>
+        <v>14EI0012</v>
       </c>
       <c r="F14" t="str">
         <v>TAME</v>
       </c>
       <c r="G14" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H14" t="str">
-        <v>LABORATORIO CLINICO</v>
+        <v>FISIOTERAPIA</v>
       </c>
       <c r="I14" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J14" s="1">
-        <v>44987</v>
+        <v>45052</v>
       </c>
       <c r="K14" t="str">
-        <v>2024-03-01</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L14" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M14" t="str">
-        <v>1900000.00</v>
+        <v>850000.00</v>
       </c>
       <c r="N14" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O14" s="1">
         <v>44777</v>
       </c>
       <c r="P14" t="str">
         <v>60</v>
       </c>
       <c r="Q14" t="str">
         <v>N/A</v>
       </c>
       <c r="R14" t="str">
-        <v>INDURAMA</v>
+        <v>LG</v>
       </c>
       <c r="S14" t="str">
         <v>220V</v>
       </c>
       <c r="T14" t="str">
         <v>W</v>
       </c>
       <c r="U14" t="str">
         <v>135W</v>
       </c>
       <c r="V14" t="str">
         <v>105PSI</v>
       </c>
       <c r="W14" t="str">
         <v>90KG</v>
       </c>
       <c r="X14" t="str">
         <v>N/A</v>
       </c>
       <c r="Y14" t="str">
         <v>R134A</v>
       </c>
       <c r="Z14" t="str">
         <v>110</v>
       </c>
       <c r="AA14" t="str">
         <v>N/A</v>
       </c>
       <c r="AB14" t="str">
         <v>N/A</v>
       </c>
       <c r="AC14" t="str">
         <v>N/A</v>
       </c>
       <c r="AD14" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B15" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C15" t="str">
-        <v>MMT24CDBWCCCHII8</v>
+        <v>IND-MS18BLR20</v>
       </c>
       <c r="D15" t="str">
-        <v>ST19102149FCG0016</v>
+        <v>N/A</v>
       </c>
       <c r="E15" t="str">
-        <v>14EI0005</v>
+        <v>14EI0011</v>
       </c>
       <c r="F15" t="str">
         <v>TAME</v>
       </c>
       <c r="G15" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H15" t="str">
-        <v>LABORATORIO CLINICO</v>
+        <v>FISIOTERAPIA</v>
       </c>
       <c r="I15" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J15" s="1">
+        <v>44991</v>
       </c>
       <c r="K15" t="str">
-        <v/>
+        <v>2024-03-05</v>
       </c>
       <c r="L15" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M15" t="str">
-        <v>240000000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N15" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O15" s="1">
         <v>44777</v>
       </c>
       <c r="P15" t="str">
         <v>60</v>
       </c>
       <c r="Q15" t="str">
         <v>N/A</v>
       </c>
       <c r="R15" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S15" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T15" t="str">
         <v>W</v>
       </c>
       <c r="U15" t="str">
-        <v>2,6KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V15" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W15" t="str">
-        <v>64KG</v>
+        <v>45KG</v>
       </c>
       <c r="X15" t="str">
-        <v>24BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y15" t="str">
         <v>R410A</v>
       </c>
       <c r="Z15" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA15" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB15" t="str">
         <v>N/A</v>
       </c>
       <c r="AC15" t="str">
         <v>18°C</v>
       </c>
       <c r="AD15" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B16" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C16" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>IND-MS18BLR20</v>
       </c>
       <c r="D16" t="str">
-        <v>SN340E826010322170130522</v>
+        <v>N/A</v>
       </c>
       <c r="E16" t="str">
-        <v>14EI0004</v>
+        <v>14EI0010</v>
       </c>
       <c r="F16" t="str">
         <v>TAME</v>
       </c>
       <c r="G16" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H16" t="str">
-        <v>OFICINA EXTRAMURAL</v>
+        <v>FISIOTERAPIA</v>
       </c>
       <c r="I16" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J16" s="1">
-        <v>45051</v>
+        <v>44687</v>
       </c>
       <c r="K16" t="str">
-        <v>2024-05-04</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L16" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M16" t="str">
-        <v>1200000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N16" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O16" s="1">
         <v>44777</v>
       </c>
       <c r="P16" t="str">
         <v>60</v>
       </c>
       <c r="Q16" t="str">
         <v>N/A</v>
       </c>
       <c r="R16" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S16" t="str">
         <v>220V</v>
       </c>
       <c r="T16" t="str">
         <v>W</v>
       </c>
       <c r="U16" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V16" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W16" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X16" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y16" t="str">
         <v>R410A</v>
       </c>
       <c r="Z16" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA16" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB16" t="str">
         <v>N/A</v>
       </c>
       <c r="AC16" t="str">
         <v>18°C</v>
       </c>
       <c r="AD16" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B17" t="str">
-        <v>INDUCOL</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C17" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>N/A</v>
       </c>
       <c r="D17" t="str">
         <v>N/A</v>
       </c>
       <c r="E17" t="str">
-        <v>14EI0003</v>
+        <v>14EI0009</v>
       </c>
       <c r="F17" t="str">
         <v>TAME</v>
       </c>
       <c r="G17" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H17" t="str">
-        <v>OFICINA ADMINISTRATIVA - CONSULTORIO SST</v>
+        <v>TOMA DE MUESTRAS</v>
       </c>
       <c r="I17" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J17" s="1">
+        <v>44232</v>
       </c>
       <c r="K17" t="str">
-        <v/>
+        <v>2022-02-04</v>
       </c>
       <c r="L17" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M17" t="str">
-        <v>120000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N17" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O17" s="1">
         <v>44777</v>
       </c>
       <c r="P17" t="str">
         <v>60</v>
       </c>
       <c r="Q17" t="str">
         <v>N/A</v>
       </c>
       <c r="R17" t="str">
-        <v>INDUCOL</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S17" t="str">
         <v>220V</v>
       </c>
       <c r="T17" t="str">
         <v>W</v>
       </c>
       <c r="U17" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V17" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W17" t="str">
         <v>35KG</v>
       </c>
       <c r="X17" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y17" t="str">
         <v>R410A</v>
       </c>
       <c r="Z17" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA17" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB17" t="str">
         <v>N/A</v>
       </c>
       <c r="AC17" t="str">
         <v>18°C</v>
       </c>
       <c r="AD17" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B18" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C18" t="str">
-        <v>MMT09CABWCCCI8</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D18" t="str">
-        <v>ST2312212FCA0457</v>
+        <v>3G12990000128</v>
       </c>
       <c r="E18" t="str">
-        <v>14EI0002</v>
+        <v>14EI0008</v>
       </c>
       <c r="F18" t="str">
         <v>TAME</v>
       </c>
       <c r="G18" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H18" t="str">
-        <v>OFICINA DE SST - ATENCION DOMICILIARIA</v>
+        <v>OFICINA RECEPCION DE RESULTADOS</v>
       </c>
       <c r="I18" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J18" s="1">
+        <v>44991</v>
       </c>
       <c r="K18" t="str">
-        <v/>
+        <v>2024-03-05</v>
       </c>
       <c r="L18" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M18" t="str">
         <v>1200000.00</v>
       </c>
       <c r="N18" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O18" s="1">
         <v>44777</v>
       </c>
       <c r="P18" t="str">
         <v>60</v>
       </c>
       <c r="Q18" t="str">
         <v>N/A</v>
       </c>
       <c r="R18" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S18" t="str">
         <v>220V</v>
       </c>
       <c r="T18" t="str">
         <v>W</v>
       </c>
       <c r="U18" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V18" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W18" t="str">
         <v>35KG</v>
       </c>
       <c r="X18" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y18" t="str">
         <v>R410A</v>
       </c>
       <c r="Z18" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA18" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB18" t="str">
         <v>N/A</v>
       </c>
       <c r="AC18" t="str">
         <v>18°C</v>
       </c>
       <c r="AD18" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B19" t="str">
-        <v>MABE</v>
+        <v>HACEB</v>
       </c>
       <c r="C19" t="str">
-        <v>MMI12CDBWCCCI8</v>
+        <v>H6163NT23</v>
       </c>
       <c r="D19" t="str">
-        <v>ST22082321GCE0152</v>
+        <v>9002088</v>
       </c>
       <c r="E19" t="str">
-        <v>14EI0001</v>
+        <v>14EI0007</v>
       </c>
       <c r="F19" t="str">
         <v>TAME</v>
       </c>
       <c r="G19" t="str">
         <v>SEDE TAME</v>
       </c>
       <c r="H19" t="str">
-        <v>OFICINA DE FACTURACION - CALIDAD</v>
+        <v>LABORATORIO CLINICO</v>
       </c>
       <c r="I19" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J19" s="1">
+        <v>45052</v>
       </c>
       <c r="K19" t="str">
-        <v/>
+        <v>2024-05-05</v>
       </c>
       <c r="L19" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M19" t="str">
-        <v>1200000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N19" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O19" s="1">
         <v>44777</v>
       </c>
       <c r="P19" t="str">
         <v>60</v>
       </c>
       <c r="Q19" t="str">
         <v>N/A</v>
       </c>
       <c r="R19" t="str">
-        <v>MABE</v>
+        <v>HACEB</v>
       </c>
       <c r="S19" t="str">
         <v>220V</v>
       </c>
       <c r="T19" t="str">
         <v>W</v>
       </c>
       <c r="U19" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V19" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W19" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X19" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y19" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z19" t="str">
-        <v>8,5A</v>
+        <v>110</v>
       </c>
       <c r="AA19" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB19" t="str">
         <v>N/A</v>
       </c>
       <c r="AC19" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD19" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA VITRINA</v>
       </c>
       <c r="B20" t="str">
-        <v>SAMSUNG</v>
+        <v>INDURAMA</v>
       </c>
       <c r="C20" t="str">
-        <v>AR18KVSSCWKN</v>
+        <v>N/A</v>
       </c>
       <c r="D20" t="str">
         <v>N/A</v>
       </c>
       <c r="E20" t="str">
-        <v>13EI0021</v>
+        <v>14EI0006</v>
       </c>
       <c r="F20" t="str">
         <v>TAME</v>
       </c>
       <c r="G20" t="str">
-        <v>TAME SEDE PRINCIPAL</v>
+        <v>SEDE TAME</v>
       </c>
       <c r="H20" t="str">
-        <v>OFICINA DE FACTURACION</v>
+        <v>LABORATORIO CLINICO</v>
       </c>
       <c r="I20" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J20" s="1">
-        <v>44230</v>
+        <v>44987</v>
       </c>
       <c r="K20" t="str">
-        <v>2022-02-02</v>
+        <v>2024-03-01</v>
       </c>
       <c r="L20" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M20" t="str">
-        <v>1800000.00</v>
+        <v>1900000.00</v>
       </c>
       <c r="N20" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O20" s="1">
         <v>44777</v>
       </c>
       <c r="P20" t="str">
         <v>60</v>
       </c>
       <c r="Q20" t="str">
         <v>N/A</v>
       </c>
       <c r="R20" t="str">
-        <v>SAMSUNG</v>
+        <v>INDURAMA</v>
       </c>
       <c r="S20" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T20" t="str">
         <v>W</v>
       </c>
       <c r="U20" t="str">
-        <v>1,8KW</v>
+        <v>135W</v>
       </c>
       <c r="V20" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W20" t="str">
-        <v>45KG</v>
+        <v>90KG</v>
       </c>
       <c r="X20" t="str">
-        <v>18BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y20" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z20" t="str">
-        <v>8,5A</v>
+        <v>110</v>
       </c>
       <c r="AA20" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB20" t="str">
         <v>N/A</v>
       </c>
       <c r="AC20" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD20" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B21" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C21" t="str">
-        <v>IND-MS12BL120</v>
+        <v>MMT24CDBWCCCHII8</v>
       </c>
       <c r="D21" t="str">
-        <v>N/A</v>
+        <v>ST19102149FCG0016</v>
       </c>
       <c r="E21" t="str">
-        <v>13EI0020</v>
+        <v>14EI0005</v>
       </c>
       <c r="F21" t="str">
         <v>TAME</v>
       </c>
       <c r="G21" t="str">
-        <v>TAME SEDE PRINCIPAL</v>
+        <v>SEDE TAME</v>
       </c>
       <c r="H21" t="str">
-        <v>OFICINA</v>
+        <v>LABORATORIO CLINICO</v>
       </c>
       <c r="I21" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>44962</v>
+        <v/>
+      </c>
+      <c r="J21" t="str">
+        <v/>
       </c>
       <c r="K21" t="str">
-        <v>2024-02-04</v>
+        <v/>
       </c>
       <c r="L21" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M21" t="str">
-        <v>1200000.00</v>
+        <v>240000000.00</v>
       </c>
       <c r="N21" t="str">
         <v/>
       </c>
       <c r="O21" s="1">
         <v>44777</v>
       </c>
       <c r="P21" t="str">
         <v>60</v>
       </c>
       <c r="Q21" t="str">
         <v>N/A</v>
       </c>
       <c r="R21" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S21" t="str">
-        <v>220</v>
+        <v/>
       </c>
       <c r="T21" t="str">
         <v>W</v>
       </c>
       <c r="U21" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V21" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W21" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X21" t="str">
-        <v>12BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y21" t="str">
         <v>R410A</v>
       </c>
       <c r="Z21" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA21" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB21" t="str">
         <v>N/A</v>
       </c>
       <c r="AC21" t="str">
         <v>18°C</v>
       </c>
       <c r="AD21" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B22" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C22" t="str">
         <v>IND-MS12BLR20M</v>
       </c>
       <c r="D22" t="str">
-        <v>SN340E825590321100130009</v>
+        <v>SN340E826010322170130522</v>
       </c>
       <c r="E22" t="str">
-        <v>13EI0019</v>
+        <v>14EI0004</v>
       </c>
       <c r="F22" t="str">
         <v>TAME</v>
       </c>
       <c r="G22" t="str">
-        <v>TAME SEDE PRINCIPAL</v>
+        <v>SEDE TAME</v>
       </c>
       <c r="H22" t="str">
-        <v>OFICINA DE PYM</v>
+        <v>OFICINA EXTRAMURAL</v>
       </c>
       <c r="I22" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J22" s="1">
-        <v>45052</v>
+        <v>45051</v>
       </c>
       <c r="K22" t="str">
-        <v>2024-05-05</v>
+        <v>2024-05-04</v>
       </c>
       <c r="L22" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M22" t="str">
         <v>1200000.00</v>
       </c>
       <c r="N22" t="str">
         <v/>
       </c>
       <c r="O22" s="1">
         <v>44777</v>
       </c>
       <c r="P22" t="str">
         <v>60</v>
       </c>
       <c r="Q22" t="str">
         <v>N/A</v>
       </c>
       <c r="R22" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S22" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T22" t="str">
         <v>W</v>
       </c>
       <c r="U22" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V22" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W22" t="str">
         <v>35KG</v>
       </c>
       <c r="X22" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y22" t="str">
         <v>R410A</v>
       </c>
       <c r="Z22" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA22" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB22" t="str">
         <v>N/A</v>
       </c>
       <c r="AC22" t="str">
         <v>18°C</v>
       </c>
       <c r="AD22" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B23" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C23" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D23" t="str">
-        <v>SN340E825590321100130053</v>
+        <v>N/A</v>
       </c>
       <c r="E23" t="str">
-        <v>13EI0018</v>
+        <v>14EI0003</v>
       </c>
       <c r="F23" t="str">
         <v>TAME</v>
       </c>
       <c r="G23" t="str">
-        <v>TAME SEDE PRINCIPAL</v>
+        <v>SEDE TAME</v>
       </c>
       <c r="H23" t="str">
-        <v>CONSULTORIO 114</v>
+        <v>OFICINA ADMINISTRATIVA - CONSULTORIO SST</v>
       </c>
       <c r="I23" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>44642</v>
+        <v/>
+      </c>
+      <c r="J23" t="str">
+        <v/>
       </c>
       <c r="K23" t="str">
-        <v>2023-03-21</v>
+        <v/>
       </c>
       <c r="L23" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M23" t="str">
-        <v>1200000.00</v>
+        <v>120000000.00</v>
       </c>
       <c r="N23" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O23" s="1">
         <v>44777</v>
       </c>
       <c r="P23" t="str">
         <v>60</v>
       </c>
       <c r="Q23" t="str">
         <v>N/A</v>
       </c>
       <c r="R23" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S23" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T23" t="str">
         <v>W</v>
       </c>
       <c r="U23" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V23" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W23" t="str">
         <v>35KG</v>
       </c>
       <c r="X23" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y23" t="str">
         <v>R410A</v>
       </c>
       <c r="Z23" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA23" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB23" t="str">
         <v>N/A</v>
       </c>
       <c r="AC23" t="str">
         <v>18°C</v>
       </c>
       <c r="AD23" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B24" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C24" t="str">
-        <v>N/A</v>
+        <v>MMT09CABWCCCI8</v>
       </c>
       <c r="D24" t="str">
-        <v>SN340E825590321100130068</v>
+        <v>ST2312212FCA0457</v>
       </c>
       <c r="E24" t="str">
-        <v>13EI0017</v>
+        <v>14EI0002</v>
       </c>
       <c r="F24" t="str">
         <v>TAME</v>
       </c>
       <c r="G24" t="str">
-        <v>TAME SEDE PRINCIPAL</v>
+        <v>SEDE TAME</v>
       </c>
       <c r="H24" t="str">
-        <v>CONSULTORIO 113</v>
+        <v>OFICINA DE SST - ATENCION DOMICILIARIA</v>
       </c>
       <c r="I24" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>45052</v>
+        <v/>
+      </c>
+      <c r="J24" t="str">
+        <v/>
       </c>
       <c r="K24" t="str">
-        <v>2024-05-05</v>
+        <v/>
       </c>
       <c r="L24" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M24" t="str">
-        <v>1400000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N24" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O24" s="1">
         <v>44777</v>
       </c>
       <c r="P24" t="str">
         <v>60</v>
       </c>
       <c r="Q24" t="str">
         <v>N/A</v>
       </c>
       <c r="R24" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S24" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T24" t="str">
         <v>W</v>
       </c>
       <c r="U24" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V24" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W24" t="str">
         <v>35KG</v>
       </c>
       <c r="X24" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y24" t="str">
         <v>R410A</v>
       </c>
       <c r="Z24" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA24" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB24" t="str">
         <v>N/A</v>
       </c>
       <c r="AC24" t="str">
         <v>18°C</v>
       </c>
       <c r="AD24" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B25" t="str">
-        <v>COMFORTSTAR</v>
+        <v>MABE</v>
       </c>
       <c r="C25" t="str">
-        <v>CCE12CD(I)/CCE12CD(O)</v>
+        <v>MMI12CDBWCCCI8</v>
       </c>
       <c r="D25" t="str">
-        <v>B27465198202N00056</v>
+        <v>ST22082321GCE0152</v>
       </c>
       <c r="E25" t="str">
-        <v>13EI0016</v>
+        <v>14EI0001</v>
       </c>
       <c r="F25" t="str">
         <v>TAME</v>
       </c>
       <c r="G25" t="str">
-        <v>TAME SEDE PRINCIPAL</v>
+        <v>SEDE TAME</v>
       </c>
       <c r="H25" t="str">
-        <v>CONSULTORIO 112</v>
+        <v>OFICINA DE FACTURACION - CALIDAD</v>
       </c>
       <c r="I25" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>44622</v>
+        <v/>
+      </c>
+      <c r="J25" t="str">
+        <v/>
       </c>
       <c r="K25" t="str">
-        <v>2023-03-01</v>
+        <v/>
       </c>
       <c r="L25" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M25" t="str">
-        <v>120000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N25" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O25" s="1">
         <v>44777</v>
       </c>
       <c r="P25" t="str">
         <v>60</v>
       </c>
       <c r="Q25" t="str">
         <v>N/A</v>
       </c>
       <c r="R25" t="str">
-        <v>COMFORTSTAR</v>
+        <v>MABE</v>
       </c>
       <c r="S25" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T25" t="str">
         <v>W</v>
       </c>
       <c r="U25" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V25" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W25" t="str">
         <v>35KG</v>
       </c>
       <c r="X25" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y25" t="str">
         <v>R410A</v>
       </c>
       <c r="Z25" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA25" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB25" t="str">
         <v>N/A</v>
       </c>
       <c r="AC25" t="str">
         <v>18°C</v>
       </c>
       <c r="AD25" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B26" t="str">
-        <v>MIDEA</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C26" t="str">
-        <v>N/A</v>
+        <v>AR18KVSSCWKN</v>
       </c>
       <c r="D26" t="str">
-        <v>SN54122000B364B090810318</v>
+        <v>N/A</v>
       </c>
       <c r="E26" t="str">
-        <v>13EI0015</v>
+        <v>13EI0021</v>
       </c>
       <c r="F26" t="str">
         <v>TAME</v>
       </c>
       <c r="G26" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H26" t="str">
-        <v>CONSULTORIO 111</v>
+        <v>OFICINA DE FACTURACION</v>
       </c>
       <c r="I26" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J26" s="1">
-        <v>46117</v>
+        <v>44230</v>
       </c>
       <c r="K26" t="str">
-        <v>2027-04-04</v>
+        <v>2022-02-02</v>
       </c>
       <c r="L26" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M26" t="str">
-        <v>1400000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N26" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O26" s="1">
         <v>44777</v>
       </c>
       <c r="P26" t="str">
         <v>60</v>
       </c>
       <c r="Q26" t="str">
         <v>N/A</v>
       </c>
       <c r="R26" t="str">
-        <v>MIDEA</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S26" t="str">
         <v>220</v>
       </c>
       <c r="T26" t="str">
         <v>W</v>
       </c>
       <c r="U26" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V26" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W26" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X26" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y26" t="str">
         <v>R410A</v>
       </c>
       <c r="Z26" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA26" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB26" t="str">
         <v>N/A</v>
       </c>
       <c r="AC26" t="str">
         <v>18°C</v>
       </c>
       <c r="AD26" t="str">
-        <v>AIRE NUEVO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B27" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C27" t="str">
         <v>IND-MS12BL120</v>
       </c>
       <c r="D27" t="str">
         <v>N/A</v>
       </c>
       <c r="E27" t="str">
-        <v>13EI0014</v>
+        <v>13EI0020</v>
       </c>
       <c r="F27" t="str">
         <v>TAME</v>
       </c>
       <c r="G27" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H27" t="str">
-        <v>CONSULTORIO 110</v>
+        <v>OFICINA</v>
       </c>
       <c r="I27" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J27" s="1">
-        <v>45327</v>
+        <v>44962</v>
       </c>
       <c r="K27" t="str">
-        <v>2025-02-04</v>
+        <v>2024-02-04</v>
       </c>
       <c r="L27" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M27" t="str">
         <v>1200000.00</v>
       </c>
       <c r="N27" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="O27" s="1">
         <v>44777</v>
       </c>
       <c r="P27" t="str">
         <v>60</v>
       </c>
       <c r="Q27" t="str">
         <v>N/A</v>
       </c>
       <c r="R27" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S27" t="str">
         <v>220</v>
       </c>
       <c r="T27" t="str">
         <v>W</v>
       </c>
       <c r="U27" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V27" t="str">
         <v>240-320PSI</v>
       </c>
@@ -2905,268 +2905,268 @@
       </c>
       <c r="Y27" t="str">
         <v>R410A</v>
       </c>
       <c r="Z27" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA27" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB27" t="str">
         <v>N/A</v>
       </c>
       <c r="AC27" t="str">
         <v>18°C</v>
       </c>
       <c r="AD27" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B28" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C28" t="str">
-        <v>SP122CM</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D28" t="str">
-        <v>MEZ65219617</v>
+        <v>SN340E825590321100130009</v>
       </c>
       <c r="E28" t="str">
-        <v>13EI0013</v>
+        <v>13EI0019</v>
       </c>
       <c r="F28" t="str">
         <v>TAME</v>
       </c>
       <c r="G28" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H28" t="str">
-        <v>CONSULTORIO 109</v>
+        <v>OFICINA DE PYM</v>
       </c>
       <c r="I28" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J28" s="1">
-        <v>43866</v>
+        <v>45052</v>
       </c>
       <c r="K28" t="str">
-        <v>2021-02-04</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L28" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M28" t="str">
-        <v>1400000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N28" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O28" s="1">
         <v>44777</v>
       </c>
       <c r="P28" t="str">
         <v>60</v>
       </c>
       <c r="Q28" t="str">
         <v>N/A</v>
       </c>
       <c r="R28" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S28" t="str">
         <v>220</v>
       </c>
       <c r="T28" t="str">
         <v>W</v>
       </c>
       <c r="U28" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V28" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W28" t="str">
         <v>35KG</v>
       </c>
       <c r="X28" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y28" t="str">
         <v>R410A</v>
       </c>
       <c r="Z28" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA28" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB28" t="str">
         <v>N/A</v>
       </c>
       <c r="AC28" t="str">
         <v>18°C</v>
       </c>
       <c r="AD28" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B29" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C29" t="str">
-        <v>IND-MS18BLR20M</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D29" t="str">
-        <v>SN340E82589041C080130128</v>
+        <v>SN340E825590321100130053</v>
       </c>
       <c r="E29" t="str">
-        <v>13EI0012</v>
+        <v>13EI0018</v>
       </c>
       <c r="F29" t="str">
         <v>TAME</v>
       </c>
       <c r="G29" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H29" t="str">
-        <v>CONSULTORIO 108</v>
+        <v>CONSULTORIO 114</v>
       </c>
       <c r="I29" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J29" s="1">
-        <v>45007</v>
+        <v>44642</v>
       </c>
       <c r="K29" t="str">
-        <v>2024-03-21</v>
+        <v>2023-03-21</v>
       </c>
       <c r="L29" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M29" t="str">
-        <v>1800000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N29" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O29" s="1">
         <v>44777</v>
       </c>
       <c r="P29" t="str">
         <v>60</v>
       </c>
       <c r="Q29" t="str">
         <v>N/A</v>
       </c>
       <c r="R29" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S29" t="str">
         <v>220</v>
       </c>
       <c r="T29" t="str">
         <v>W</v>
       </c>
       <c r="U29" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V29" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W29" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X29" t="str">
-        <v>18BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y29" t="str">
         <v>R410A</v>
       </c>
       <c r="Z29" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA29" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB29" t="str">
         <v>N/A</v>
       </c>
       <c r="AC29" t="str">
         <v>18°C</v>
       </c>
       <c r="AD29" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B30" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C30" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>N/A</v>
       </c>
       <c r="D30" t="str">
-        <v>SN340E825590321100130062</v>
+        <v>SN340E825590321100130068</v>
       </c>
       <c r="E30" t="str">
-        <v>13EI0011</v>
+        <v>13EI0017</v>
       </c>
       <c r="F30" t="str">
         <v>TAME</v>
       </c>
       <c r="G30" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H30" t="str">
-        <v>CONSULTORIO 107</v>
+        <v>CONSULTORIO 113</v>
       </c>
       <c r="I30" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J30" s="1">
         <v>45052</v>
       </c>
       <c r="K30" t="str">
         <v>2024-05-05</v>
       </c>
       <c r="L30" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M30" t="str">
-        <v>1200000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N30" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O30" s="1">
         <v>44777</v>
       </c>
       <c r="P30" t="str">
         <v>60</v>
       </c>
       <c r="Q30" t="str">
         <v>N/A</v>
       </c>
       <c r="R30" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S30" t="str">
         <v>220</v>
       </c>
       <c r="T30" t="str">
         <v>W</v>
       </c>
       <c r="U30" t="str">
         <v>1,2KW</v>
       </c>
@@ -3181,639 +3181,639 @@
       </c>
       <c r="Y30" t="str">
         <v>R410A</v>
       </c>
       <c r="Z30" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA30" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB30" t="str">
         <v>N/A</v>
       </c>
       <c r="AC30" t="str">
         <v>18°C</v>
       </c>
       <c r="AD30" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B31" t="str">
-        <v>INDUCOL</v>
+        <v>COMFORTSTAR</v>
       </c>
       <c r="C31" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>CCE12CD(I)/CCE12CD(O)</v>
       </c>
       <c r="D31" t="str">
-        <v>SN340E826010322170130507</v>
+        <v>B27465198202N00056</v>
       </c>
       <c r="E31" t="str">
-        <v>13EI0010</v>
+        <v>13EI0016</v>
       </c>
       <c r="F31" t="str">
         <v>TAME</v>
       </c>
       <c r="G31" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H31" t="str">
-        <v>CONSULTORIO 106</v>
+        <v>CONSULTORIO 112</v>
       </c>
       <c r="I31" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J31" s="1">
-        <v>45052</v>
+        <v>44622</v>
       </c>
       <c r="K31" t="str">
-        <v>2024-05-05</v>
+        <v>2023-03-01</v>
       </c>
       <c r="L31" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M31" t="str">
-        <v>1200000.00</v>
+        <v>120000.00</v>
       </c>
       <c r="N31" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O31" s="1">
         <v>44777</v>
       </c>
       <c r="P31" t="str">
         <v>60</v>
       </c>
       <c r="Q31" t="str">
         <v>N/A</v>
       </c>
       <c r="R31" t="str">
-        <v>INDUCOL</v>
+        <v>COMFORTSTAR</v>
       </c>
       <c r="S31" t="str">
         <v>220</v>
       </c>
       <c r="T31" t="str">
         <v>W</v>
       </c>
       <c r="U31" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V31" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W31" t="str">
         <v>35KG</v>
       </c>
       <c r="X31" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y31" t="str">
         <v>R410A</v>
       </c>
       <c r="Z31" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA31" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB31" t="str">
         <v>N/A</v>
       </c>
       <c r="AC31" t="str">
         <v>18°C</v>
       </c>
       <c r="AD31" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B32" t="str">
-        <v>HACEB</v>
+        <v>MIDEA</v>
       </c>
       <c r="C32" t="str">
-        <v>NEVAS87LCE1PTI</v>
+        <v>N/A</v>
       </c>
       <c r="D32" t="str">
-        <v>90107431</v>
+        <v>SN54122000B364B090810318</v>
       </c>
       <c r="E32" t="str">
-        <v>13EI0009</v>
+        <v>13EI0015</v>
       </c>
       <c r="F32" t="str">
         <v>TAME</v>
       </c>
       <c r="G32" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H32" t="str">
-        <v>CONSULTORIO 105</v>
+        <v>CONSULTORIO 111</v>
       </c>
       <c r="I32" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J32" s="1">
-        <v>44612</v>
+        <v>46117</v>
       </c>
       <c r="K32" t="str">
-        <v>2023-02-19</v>
+        <v>2027-04-04</v>
       </c>
       <c r="L32" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M32" t="str">
-        <v>850000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N32" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O32" s="1">
         <v>44777</v>
       </c>
       <c r="P32" t="str">
         <v>60</v>
       </c>
       <c r="Q32" t="str">
         <v>N/A</v>
       </c>
       <c r="R32" t="str">
-        <v>HACEB</v>
+        <v>MIDEA</v>
       </c>
       <c r="S32" t="str">
-        <v>110V</v>
+        <v>220</v>
       </c>
       <c r="T32" t="str">
         <v>W</v>
       </c>
       <c r="U32" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V32" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W32" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X32" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y32" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z32" t="str">
-        <v>110</v>
+        <v>8,5A</v>
       </c>
       <c r="AA32" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB32" t="str">
         <v>N/A</v>
       </c>
       <c r="AC32" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD32" t="str">
-        <v>BUENO</v>
+        <v>AIRE NUEVO</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B33" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C33" t="str">
-        <v>VM242C7</v>
+        <v>IND-MS12BL120</v>
       </c>
       <c r="D33" t="str">
-        <v>USNQ242K2P0</v>
+        <v>N/A</v>
       </c>
       <c r="E33" t="str">
-        <v>13EI0008</v>
+        <v>13EI0014</v>
       </c>
       <c r="F33" t="str">
         <v>TAME</v>
       </c>
       <c r="G33" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H33" t="str">
-        <v>CONSULTORIO 105</v>
+        <v>CONSULTORIO 110</v>
       </c>
       <c r="I33" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J33" s="1">
-        <v>44687</v>
+        <v>45327</v>
       </c>
       <c r="K33" t="str">
-        <v>2023-05-05</v>
+        <v>2025-02-04</v>
       </c>
       <c r="L33" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M33" t="str">
-        <v>2400000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N33" t="str">
         <v>N/A</v>
       </c>
       <c r="O33" s="1">
         <v>44777</v>
       </c>
       <c r="P33" t="str">
         <v>60</v>
       </c>
       <c r="Q33" t="str">
         <v>N/A</v>
       </c>
       <c r="R33" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S33" t="str">
         <v>220</v>
       </c>
       <c r="T33" t="str">
         <v>W</v>
       </c>
       <c r="U33" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V33" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W33" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X33" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y33" t="str">
         <v>R410A</v>
       </c>
       <c r="Z33" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA33" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB33" t="str">
         <v>N/A</v>
       </c>
       <c r="AC33" t="str">
         <v>18°C</v>
       </c>
       <c r="AD33" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B34" t="str">
-        <v>COMFORTSTAR</v>
+        <v>LG</v>
       </c>
       <c r="C34" t="str">
-        <v>CCE12CD(I)/CCE12CD(O)</v>
+        <v>SP122CM</v>
       </c>
       <c r="D34" t="str">
-        <v>B27465198202N00208</v>
+        <v>MEZ65219617</v>
       </c>
       <c r="E34" t="str">
-        <v>13EI0007</v>
+        <v>13EI0013</v>
       </c>
       <c r="F34" t="str">
         <v>TAME</v>
       </c>
       <c r="G34" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H34" t="str">
-        <v>CONSULTORIO 104</v>
+        <v>CONSULTORIO 109</v>
       </c>
       <c r="I34" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J34" s="1">
-        <v>43987</v>
+        <v>43866</v>
       </c>
       <c r="K34" t="str">
-        <v>2021-06-04</v>
+        <v>2021-02-04</v>
       </c>
       <c r="L34" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M34" t="str">
-        <v>1200000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N34" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O34" s="1">
         <v>44777</v>
       </c>
       <c r="P34" t="str">
         <v>60</v>
       </c>
       <c r="Q34" t="str">
         <v>N/A</v>
       </c>
       <c r="R34" t="str">
-        <v>COMFORTSTAR</v>
+        <v>LG</v>
       </c>
       <c r="S34" t="str">
         <v>220</v>
       </c>
       <c r="T34" t="str">
         <v>W</v>
       </c>
       <c r="U34" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V34" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W34" t="str">
         <v>35KG</v>
       </c>
       <c r="X34" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y34" t="str">
         <v>R410A</v>
       </c>
       <c r="Z34" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA34" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB34" t="str">
         <v>N/A</v>
       </c>
       <c r="AC34" t="str">
         <v>18°C</v>
       </c>
       <c r="AD34" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B35" t="str">
-        <v>MIDEA</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C35" t="str">
-        <v>MSAFB-11CRN1-NC1</v>
+        <v>IND-MS18BLR20M</v>
       </c>
       <c r="D35" t="str">
-        <v>SN54122000B3649100840616</v>
+        <v>SN340E82589041C080130128</v>
       </c>
       <c r="E35" t="str">
-        <v>13EI0006</v>
+        <v>13EI0012</v>
       </c>
       <c r="F35" t="str">
         <v>TAME</v>
       </c>
       <c r="G35" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H35" t="str">
-        <v>CONSULTORIO 103</v>
+        <v>CONSULTORIO 108</v>
       </c>
       <c r="I35" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J35" s="1">
-        <v>46135</v>
+        <v>45007</v>
       </c>
       <c r="K35" t="str">
-        <v>2027-04-22</v>
+        <v>2024-03-21</v>
       </c>
       <c r="L35" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M35" t="str">
-        <v>1400000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N35" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O35" s="1">
         <v>44777</v>
       </c>
       <c r="P35" t="str">
         <v>60</v>
       </c>
       <c r="Q35" t="str">
         <v>N/A</v>
       </c>
       <c r="R35" t="str">
-        <v>MIDEA</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S35" t="str">
         <v>220</v>
       </c>
       <c r="T35" t="str">
         <v>W</v>
       </c>
       <c r="U35" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V35" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W35" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X35" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y35" t="str">
         <v>R410A</v>
       </c>
       <c r="Z35" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA35" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB35" t="str">
         <v>N/A</v>
       </c>
       <c r="AC35" t="str">
         <v>18°C</v>
       </c>
       <c r="AD35" t="str">
-        <v>AIRE NUEVO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B36" t="str">
-        <v>HYUNDAI</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C36" t="str">
-        <v>HY12K226IV</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D36" t="str">
-        <v>HY12K226IV2010M000031</v>
+        <v>SN340E825590321100130062</v>
       </c>
       <c r="E36" t="str">
-        <v>13EI0005</v>
+        <v>13EI0011</v>
       </c>
       <c r="F36" t="str">
         <v>TAME</v>
       </c>
       <c r="G36" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H36" t="str">
-        <v>CONSULTORIO 102</v>
+        <v>CONSULTORIO 107</v>
       </c>
       <c r="I36" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J36" s="1">
-        <v>45082</v>
+        <v>45052</v>
       </c>
       <c r="K36" t="str">
-        <v>2024-06-04</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L36" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M36" t="str">
         <v>1200000.00</v>
       </c>
       <c r="N36" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O36" s="1">
         <v>44777</v>
       </c>
       <c r="P36" t="str">
         <v>60</v>
       </c>
       <c r="Q36" t="str">
         <v>N/A</v>
       </c>
       <c r="R36" t="str">
-        <v>HYUNDAI</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S36" t="str">
         <v>220</v>
       </c>
       <c r="T36" t="str">
         <v>W</v>
       </c>
       <c r="U36" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V36" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W36" t="str">
         <v>35KG</v>
       </c>
       <c r="X36" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y36" t="str">
         <v>R410A</v>
       </c>
       <c r="Z36" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA36" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB36" t="str">
         <v>N/A</v>
       </c>
       <c r="AC36" t="str">
         <v>18°C</v>
       </c>
       <c r="AD36" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B37" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C37" t="str">
-        <v>INDMS12BLR20M</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D37" t="str">
-        <v>SN340E825590321100130059</v>
+        <v>SN340E826010322170130507</v>
       </c>
       <c r="E37" t="str">
-        <v>13EI0004</v>
+        <v>13EI0010</v>
       </c>
       <c r="F37" t="str">
         <v>TAME</v>
       </c>
       <c r="G37" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H37" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>CONSULTORIO 106</v>
       </c>
       <c r="I37" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J37" s="1">
-        <v>45100</v>
+        <v>45052</v>
       </c>
       <c r="K37" t="str">
-        <v>2024-06-22</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L37" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M37" t="str">
         <v>1200000.00</v>
       </c>
       <c r="N37" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O37" s="1">
         <v>44777</v>
       </c>
       <c r="P37" t="str">
         <v>60</v>
       </c>
       <c r="Q37" t="str">
         <v>N/A</v>
       </c>
       <c r="R37" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S37" t="str">
         <v>220</v>
       </c>
       <c r="T37" t="str">
         <v>W</v>
       </c>
       <c r="U37" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V37" t="str">
         <v>240-320PSI</v>
       </c>
@@ -3822,2853 +3822,2853 @@
       </c>
       <c r="X37" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y37" t="str">
         <v>R410A</v>
       </c>
       <c r="Z37" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA37" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB37" t="str">
         <v>N/A</v>
       </c>
       <c r="AC37" t="str">
         <v>18°C</v>
       </c>
       <c r="AD37" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B38" t="str">
-        <v>INDUCOL</v>
+        <v>HACEB</v>
       </c>
       <c r="C38" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>NEVAS87LCE1PTI</v>
       </c>
       <c r="D38" t="str">
-        <v>SN340E825590321100130058</v>
+        <v>90107431</v>
       </c>
       <c r="E38" t="str">
-        <v>13EI0003</v>
+        <v>13EI0009</v>
       </c>
       <c r="F38" t="str">
         <v>TAME</v>
       </c>
       <c r="G38" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H38" t="str">
-        <v>OFICINA DE SIAU</v>
+        <v>CONSULTORIO 105</v>
       </c>
       <c r="I38" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J38" s="1">
-        <v>45052</v>
+        <v>44612</v>
       </c>
       <c r="K38" t="str">
-        <v>2024-05-05</v>
+        <v>2023-02-19</v>
       </c>
       <c r="L38" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M38" t="str">
-        <v>1200000.00</v>
+        <v>850000.00</v>
       </c>
       <c r="N38" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O38" s="1">
         <v>44777</v>
       </c>
       <c r="P38" t="str">
         <v>60</v>
       </c>
       <c r="Q38" t="str">
         <v>N/A</v>
       </c>
       <c r="R38" t="str">
-        <v>INDUCOL</v>
+        <v>HACEB</v>
       </c>
       <c r="S38" t="str">
-        <v>220</v>
+        <v>110V</v>
       </c>
       <c r="T38" t="str">
         <v>W</v>
       </c>
       <c r="U38" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V38" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W38" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X38" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y38" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z38" t="str">
-        <v>8,5A</v>
+        <v>110</v>
       </c>
       <c r="AA38" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB38" t="str">
         <v>N/A</v>
       </c>
       <c r="AC38" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD38" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B39" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="C39" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>VM242C7</v>
       </c>
       <c r="D39" t="str">
-        <v>SN340E825590321100130069</v>
+        <v>USNQ242K2P0</v>
       </c>
       <c r="E39" t="str">
-        <v>13EI0002</v>
+        <v>13EI0008</v>
       </c>
       <c r="F39" t="str">
         <v>TAME</v>
       </c>
       <c r="G39" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H39" t="str">
-        <v>LINEA DE FRENTE</v>
+        <v>CONSULTORIO 105</v>
       </c>
       <c r="I39" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J39" s="1">
         <v>44687</v>
       </c>
       <c r="K39" t="str">
         <v>2023-05-05</v>
       </c>
       <c r="L39" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M39" t="str">
-        <v>1200000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N39" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O39" s="1">
         <v>44777</v>
       </c>
       <c r="P39" t="str">
         <v>60</v>
       </c>
       <c r="Q39" t="str">
         <v>N/A</v>
       </c>
       <c r="R39" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="S39" t="str">
         <v>220</v>
       </c>
       <c r="T39" t="str">
         <v>W</v>
       </c>
       <c r="U39" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V39" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W39" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X39" t="str">
-        <v>12BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y39" t="str">
         <v>R410A</v>
       </c>
       <c r="Z39" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA39" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB39" t="str">
         <v>N/A</v>
       </c>
       <c r="AC39" t="str">
         <v>18°C</v>
       </c>
       <c r="AD39" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B40" t="str">
-        <v>MABE</v>
+        <v>COMFORTSTAR</v>
       </c>
       <c r="C40" t="str">
-        <v>MMT24CDBCCCE8</v>
+        <v>CCE12CD(I)/CCE12CD(O)</v>
       </c>
       <c r="D40" t="str">
-        <v>N/A</v>
+        <v>B27465198202N00208</v>
       </c>
       <c r="E40" t="str">
-        <v>13EI0001</v>
+        <v>13EI0007</v>
       </c>
       <c r="F40" t="str">
         <v>TAME</v>
       </c>
       <c r="G40" t="str">
         <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H40" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>CONSULTORIO 104</v>
       </c>
       <c r="I40" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J40" s="1">
-        <v>44687</v>
+        <v>43987</v>
       </c>
       <c r="K40" t="str">
-        <v>2023-05-05</v>
+        <v>2021-06-04</v>
       </c>
       <c r="L40" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M40" t="str">
-        <v>2400000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N40" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="O40" s="1">
         <v>44777</v>
       </c>
       <c r="P40" t="str">
         <v>60</v>
       </c>
       <c r="Q40" t="str">
         <v>N/A</v>
       </c>
       <c r="R40" t="str">
-        <v>MABE</v>
+        <v>COMFORTSTAR</v>
       </c>
       <c r="S40" t="str">
-        <v>220V</v>
+        <v>220</v>
       </c>
       <c r="T40" t="str">
         <v>W</v>
       </c>
       <c r="U40" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V40" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W40" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X40" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y40" t="str">
         <v>R410A</v>
       </c>
       <c r="Z40" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA40" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB40" t="str">
         <v>N/A</v>
       </c>
       <c r="AC40" t="str">
         <v>18°C</v>
       </c>
       <c r="AD40" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B41" t="str">
-        <v>MABE</v>
+        <v>MIDEA</v>
       </c>
       <c r="C41" t="str">
-        <v>MM12CDBWCCCI8</v>
+        <v>MSAFB-11CRN1-NC1</v>
       </c>
       <c r="D41" t="str">
-        <v>ST23091121FCE0530</v>
+        <v>SN54122000B3649100840616</v>
       </c>
       <c r="E41" t="str">
-        <v>16EI0003</v>
+        <v>13EI0006</v>
       </c>
       <c r="F41" t="str">
         <v>TAME</v>
       </c>
       <c r="G41" t="str">
-        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
+        <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H41" t="str">
-        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
+        <v>CONSULTORIO 103</v>
       </c>
       <c r="I41" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J41" s="1">
+        <v>46135</v>
       </c>
       <c r="K41" t="str">
-        <v/>
+        <v>2027-04-22</v>
       </c>
       <c r="L41" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M41" t="str">
-        <v>120000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N41" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O41" s="1">
         <v>44777</v>
       </c>
       <c r="P41" t="str">
         <v>60</v>
       </c>
       <c r="Q41" t="str">
         <v>N/A</v>
       </c>
       <c r="R41" t="str">
-        <v>MABE</v>
+        <v>MIDEA</v>
       </c>
       <c r="S41" t="str">
-        <v/>
+        <v>220</v>
       </c>
       <c r="T41" t="str">
         <v>W</v>
       </c>
       <c r="U41" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V41" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W41" t="str">
         <v>35KG</v>
       </c>
       <c r="X41" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y41" t="str">
         <v>R410A</v>
       </c>
       <c r="Z41" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA41" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB41" t="str">
         <v>N/A</v>
       </c>
       <c r="AC41" t="str">
         <v>18°C</v>
       </c>
       <c r="AD41" t="str">
-        <v>BUENO</v>
+        <v>AIRE NUEVO</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B42" t="str">
-        <v>MIDEA</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="C42" t="str">
-        <v>N/A</v>
+        <v>HY12K226IV</v>
       </c>
       <c r="D42" t="str">
-        <v>N/A</v>
+        <v>HY12K226IV2010M000031</v>
       </c>
       <c r="E42" t="str">
-        <v>16EI0002</v>
+        <v>13EI0005</v>
       </c>
       <c r="F42" t="str">
         <v>TAME</v>
       </c>
       <c r="G42" t="str">
-        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
+        <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H42" t="str">
-        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
+        <v>CONSULTORIO 102</v>
       </c>
       <c r="I42" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J42" s="1">
+        <v>45082</v>
       </c>
       <c r="K42" t="str">
-        <v/>
+        <v>2024-06-04</v>
       </c>
       <c r="L42" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M42" t="str">
-        <v>1400000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N42" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="O42" s="1">
         <v>44777</v>
       </c>
       <c r="P42" t="str">
         <v>60</v>
       </c>
       <c r="Q42" t="str">
         <v>N/A</v>
       </c>
       <c r="R42" t="str">
-        <v>MIDEA</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="S42" t="str">
-        <v>220V</v>
+        <v>220</v>
       </c>
       <c r="T42" t="str">
         <v>W</v>
       </c>
       <c r="U42" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V42" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W42" t="str">
         <v>35KG</v>
       </c>
       <c r="X42" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y42" t="str">
         <v>R410A</v>
       </c>
       <c r="Z42" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA42" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB42" t="str">
         <v>N/A</v>
       </c>
       <c r="AC42" t="str">
         <v>18°C</v>
       </c>
       <c r="AD42" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B43" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C43" t="str">
-        <v>RMU210WAC</v>
+        <v>INDMS12BLR20M</v>
       </c>
       <c r="D43" t="str">
-        <v>173653141</v>
+        <v>SN340E825590321100130059</v>
       </c>
       <c r="E43" t="str">
-        <v>16EI0001</v>
+        <v>13EI0004</v>
       </c>
       <c r="F43" t="str">
         <v>TAME</v>
       </c>
       <c r="G43" t="str">
-        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
+        <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H43" t="str">
-        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I43" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J43" s="1">
+        <v>45100</v>
       </c>
       <c r="K43" t="str">
-        <v/>
+        <v>2024-06-22</v>
       </c>
       <c r="L43" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M43" t="str">
-        <v>850000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N43" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="O43" s="1">
         <v>44777</v>
       </c>
       <c r="P43" t="str">
         <v>60</v>
       </c>
       <c r="Q43" t="str">
         <v>N/A</v>
       </c>
       <c r="R43" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S43" t="str">
-        <v>110V</v>
+        <v>220</v>
       </c>
       <c r="T43" t="str">
         <v>W</v>
       </c>
       <c r="U43" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V43" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W43" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X43" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y43" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z43" t="str">
-        <v>110</v>
+        <v>8,5A</v>
       </c>
       <c r="AA43" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB43" t="str">
         <v>N/A</v>
       </c>
       <c r="AC43" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD43" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B44" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C44" t="str">
-        <v>GXCF05D4</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D44" t="str">
-        <v>14022329NA0048</v>
+        <v>SN340E825590321100130058</v>
       </c>
       <c r="E44" t="str">
-        <v>12EI0005</v>
+        <v>13EI0003</v>
       </c>
       <c r="F44" t="str">
         <v>TAME</v>
       </c>
       <c r="G44" t="str">
-        <v>FARMACIA CONTRIBUTIVO TAME</v>
+        <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H44" t="str">
-        <v>RECEPCION DE MEDICAMENTOS</v>
+        <v>OFICINA DE SIAU</v>
       </c>
       <c r="I44" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J44" s="1">
+        <v>45052</v>
       </c>
       <c r="K44" t="str">
-        <v/>
+        <v>2024-05-05</v>
       </c>
       <c r="L44" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M44" t="str">
-        <v>350000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N44" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O44" s="1">
         <v>44777</v>
       </c>
       <c r="P44" t="str">
         <v>60</v>
       </c>
       <c r="Q44" t="str">
         <v>N/A</v>
       </c>
       <c r="R44" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S44" t="str">
-        <v>110V</v>
+        <v>220</v>
       </c>
       <c r="T44" t="str">
         <v>W</v>
       </c>
       <c r="U44" t="str">
-        <v>N/A</v>
+        <v>1,2KW</v>
       </c>
       <c r="V44" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W44" t="str">
         <v>35KG</v>
       </c>
       <c r="X44" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y44" t="str">
-        <v>R-134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z44" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA44" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB44" t="str">
         <v>N/A</v>
       </c>
       <c r="AC44" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD44" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B45" t="str">
-        <v>CHALLENGER</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C45" t="str">
-        <v>N/A 12BTU</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D45" t="str">
-        <v>210310-1211150068</v>
+        <v>SN340E825590321100130069</v>
       </c>
       <c r="E45" t="str">
-        <v>12EI0004</v>
+        <v>13EI0002</v>
       </c>
       <c r="F45" t="str">
         <v>TAME</v>
       </c>
       <c r="G45" t="str">
-        <v>FARMACIA CONTRIBUTIVO TAME</v>
+        <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H45" t="str">
-        <v>BODEGA DE PAÑALES</v>
+        <v>LINEA DE FRENTE</v>
       </c>
       <c r="I45" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J45" s="1">
-        <v>44961</v>
+        <v>44687</v>
       </c>
       <c r="K45" t="str">
-        <v>2024-02-03</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L45" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M45" t="str">
-        <v>1400000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N45" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O45" s="1">
         <v>44777</v>
       </c>
       <c r="P45" t="str">
         <v>60</v>
       </c>
       <c r="Q45" t="str">
         <v>N/A</v>
       </c>
       <c r="R45" t="str">
-        <v>CHALLENGER</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S45" t="str">
-        <v>220V</v>
+        <v>220</v>
       </c>
       <c r="T45" t="str">
         <v>W</v>
       </c>
       <c r="U45" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V45" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W45" t="str">
         <v>35KG</v>
       </c>
       <c r="X45" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y45" t="str">
         <v>R410A</v>
       </c>
       <c r="Z45" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA45" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB45" t="str">
         <v>N/A</v>
       </c>
       <c r="AC45" t="str">
         <v>18°C</v>
       </c>
       <c r="AD45" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B46" t="str">
-        <v>CENTRALES</v>
+        <v>MABE</v>
       </c>
       <c r="C46" t="str">
-        <v>N/A</v>
+        <v>MMT24CDBCCCE8</v>
       </c>
       <c r="D46" t="str">
         <v>N/A</v>
       </c>
       <c r="E46" t="str">
-        <v>12EI0003</v>
+        <v>13EI0001</v>
       </c>
       <c r="F46" t="str">
         <v>TAME</v>
       </c>
       <c r="G46" t="str">
-        <v>FARMACIA CONTRIBUTIVO TAME</v>
+        <v>TAME SEDE PRINCIPAL</v>
       </c>
       <c r="H46" t="str">
-        <v>RECEPCION DE MEDICAMENTOS</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I46" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J46" s="1">
+        <v>44687</v>
       </c>
       <c r="K46" t="str">
-        <v/>
+        <v>2023-05-05</v>
       </c>
       <c r="L46" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M46" t="str">
-        <v>84999999.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N46" t="str">
         <v/>
       </c>
       <c r="O46" s="1">
         <v>44777</v>
       </c>
       <c r="P46" t="str">
         <v>60</v>
       </c>
       <c r="Q46" t="str">
         <v>N/A</v>
       </c>
       <c r="R46" t="str">
-        <v>CENTRALES</v>
+        <v>MABE</v>
       </c>
       <c r="S46" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T46" t="str">
         <v>W</v>
       </c>
       <c r="U46" t="str">
-        <v>135W</v>
+        <v>2,6KW</v>
       </c>
       <c r="V46" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W46" t="str">
-        <v>90KG</v>
+        <v>64KG</v>
       </c>
       <c r="X46" t="str">
-        <v>N/A</v>
+        <v>24BTU</v>
       </c>
       <c r="Y46" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z46" t="str">
-        <v>110</v>
+        <v>8,5A</v>
       </c>
       <c r="AA46" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB46" t="str">
         <v>N/A</v>
       </c>
       <c r="AC46" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD46" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B47" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C47" t="str">
-        <v>IND-MS18BLR20M</v>
+        <v>MM12CDBWCCCI8</v>
       </c>
       <c r="D47" t="str">
-        <v>SN340E82632041C150170190</v>
+        <v>ST23091121FCE0530</v>
       </c>
       <c r="E47" t="str">
-        <v>12EI0002</v>
+        <v>16EI0003</v>
       </c>
       <c r="F47" t="str">
         <v>TAME</v>
       </c>
       <c r="G47" t="str">
-        <v>FARMACIA CONTRIBUTIVO TAME</v>
+        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
       </c>
       <c r="H47" t="str">
-        <v>ALMACENAMIENTO DE MEDICAMENTOS</v>
+        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
       </c>
       <c r="I47" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>45051</v>
+        <v/>
+      </c>
+      <c r="J47" t="str">
+        <v/>
       </c>
       <c r="K47" t="str">
-        <v>2024-05-04</v>
+        <v/>
       </c>
       <c r="L47" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M47" t="str">
-        <v>1800000.00</v>
+        <v>120000000.00</v>
       </c>
       <c r="N47" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O47" s="1">
         <v>44777</v>
       </c>
       <c r="P47" t="str">
         <v>60</v>
       </c>
       <c r="Q47" t="str">
         <v>N/A</v>
       </c>
       <c r="R47" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S47" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T47" t="str">
         <v>W</v>
       </c>
       <c r="U47" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V47" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W47" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X47" t="str">
-        <v>18BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y47" t="str">
         <v>R410A</v>
       </c>
       <c r="Z47" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA47" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB47" t="str">
         <v>N/A</v>
       </c>
       <c r="AC47" t="str">
         <v>18°C</v>
       </c>
       <c r="AD47" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B48" t="str">
-        <v>MABE</v>
+        <v>MIDEA</v>
       </c>
       <c r="C48" t="str">
-        <v>MMT24CD8WCCCI8</v>
+        <v>N/A</v>
       </c>
       <c r="D48" t="str">
-        <v>ST24051821FCG0100</v>
+        <v>N/A</v>
       </c>
       <c r="E48" t="str">
-        <v>12EI0001</v>
+        <v>16EI0002</v>
       </c>
       <c r="F48" t="str">
         <v>TAME</v>
       </c>
       <c r="G48" t="str">
-        <v>FARMACIA CONTRIBUTIVO TAME</v>
+        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
       </c>
       <c r="H48" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
       </c>
       <c r="I48" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>44962</v>
+        <v/>
+      </c>
+      <c r="J48" t="str">
+        <v/>
       </c>
       <c r="K48" t="str">
-        <v>2024-02-04</v>
+        <v/>
       </c>
       <c r="L48" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M48" t="str">
-        <v>2400000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N48" t="str">
         <v/>
       </c>
       <c r="O48" s="1">
         <v>44777</v>
       </c>
       <c r="P48" t="str">
         <v>60</v>
       </c>
       <c r="Q48" t="str">
         <v>N/A</v>
       </c>
       <c r="R48" t="str">
-        <v>MABE</v>
+        <v>MIDEA</v>
       </c>
       <c r="S48" t="str">
         <v>220V</v>
       </c>
       <c r="T48" t="str">
         <v>W</v>
       </c>
       <c r="U48" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V48" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W48" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X48" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y48" t="str">
         <v>R410A</v>
       </c>
       <c r="Z48" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA48" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB48" t="str">
         <v>N/A</v>
       </c>
       <c r="AC48" t="str">
         <v>18°C</v>
       </c>
       <c r="AD48" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B49" t="str">
         <v>MABE</v>
       </c>
       <c r="C49" t="str">
-        <v>MMT24CD8WCCCI8</v>
+        <v>RMU210WAC</v>
       </c>
       <c r="D49" t="str">
-        <v>ST2105194DFCG1041</v>
+        <v>173653141</v>
       </c>
       <c r="E49" t="str">
-        <v>15EI0004</v>
+        <v>16EI0001</v>
       </c>
       <c r="F49" t="str">
         <v>TAME</v>
       </c>
       <c r="G49" t="str">
-        <v>FARMACIA SUBSIDIADO TAME</v>
+        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
       </c>
       <c r="H49" t="str">
-        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
+        <v>FARMACIA SEDE 3 SANITAS 113 TAME</v>
       </c>
       <c r="I49" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>44990</v>
+        <v/>
+      </c>
+      <c r="J49" t="str">
+        <v/>
       </c>
       <c r="K49" t="str">
-        <v>2024-03-04</v>
+        <v/>
       </c>
       <c r="L49" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M49" t="str">
-        <v>240000000.00</v>
+        <v>850000.00</v>
       </c>
       <c r="N49" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O49" s="1">
         <v>44777</v>
       </c>
       <c r="P49" t="str">
         <v>60</v>
       </c>
       <c r="Q49" t="str">
         <v>N/A</v>
       </c>
       <c r="R49" t="str">
         <v>MABE</v>
       </c>
       <c r="S49" t="str">
-        <v/>
+        <v>110V</v>
       </c>
       <c r="T49" t="str">
         <v>W</v>
       </c>
       <c r="U49" t="str">
-        <v>2,6KW</v>
+        <v>135W</v>
       </c>
       <c r="V49" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W49" t="str">
-        <v>64KG</v>
+        <v>90KG</v>
       </c>
       <c r="X49" t="str">
-        <v>24BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y49" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z49" t="str">
-        <v>8,5A</v>
+        <v>110</v>
       </c>
       <c r="AA49" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB49" t="str">
         <v>N/A</v>
       </c>
       <c r="AC49" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD49" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B50" t="str">
-        <v>KALLEY</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C50" t="str">
-        <v>K-DAG2</v>
+        <v>GXCF05D4</v>
       </c>
       <c r="D50" t="str">
-        <v>DAG224121303</v>
+        <v>14022329NA0048</v>
       </c>
       <c r="E50" t="str">
-        <v>15EI0003</v>
+        <v>12EI0005</v>
       </c>
       <c r="F50" t="str">
         <v>TAME</v>
       </c>
       <c r="G50" t="str">
-        <v>FARMACIA SUBSIDIADO TAME</v>
+        <v>FARMACIA CONTRIBUTIVO TAME</v>
       </c>
       <c r="H50" t="str">
-        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
+        <v>RECEPCION DE MEDICAMENTOS</v>
       </c>
       <c r="I50" t="str">
         <v/>
       </c>
       <c r="J50" t="str">
         <v/>
       </c>
       <c r="K50" t="str">
         <v/>
       </c>
       <c r="L50" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M50" t="str">
-        <v>35000000.00</v>
+        <v>350000.00</v>
       </c>
       <c r="N50" t="str">
         <v/>
       </c>
       <c r="O50" s="1">
         <v>44777</v>
       </c>
       <c r="P50" t="str">
         <v>60</v>
       </c>
       <c r="Q50" t="str">
         <v>N/A</v>
       </c>
       <c r="R50" t="str">
-        <v>KALLEY</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S50" t="str">
         <v>110V</v>
       </c>
       <c r="T50" t="str">
         <v>W</v>
       </c>
       <c r="U50" t="str">
         <v>N/A</v>
       </c>
       <c r="V50" t="str">
         <v>N/A</v>
       </c>
       <c r="W50" t="str">
         <v>35KG</v>
       </c>
       <c r="X50" t="str">
         <v>N/A</v>
       </c>
       <c r="Y50" t="str">
         <v>R-134A</v>
       </c>
       <c r="Z50" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA50" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB50" t="str">
         <v>N/A</v>
       </c>
       <c r="AC50" t="str">
         <v>N/A</v>
       </c>
       <c r="AD50" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B51" t="str">
-        <v>HACEB</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C51" t="str">
-        <v>H6163NT23</v>
+        <v>N/A 12BTU</v>
       </c>
       <c r="D51" t="str">
-        <v>9002088</v>
+        <v>210310-1211150068</v>
       </c>
       <c r="E51" t="str">
-        <v>15EI0002</v>
+        <v>12EI0004</v>
       </c>
       <c r="F51" t="str">
         <v>TAME</v>
       </c>
       <c r="G51" t="str">
-        <v>FARMACIA SUBSIDIADO TAME</v>
+        <v>FARMACIA CONTRIBUTIVO TAME</v>
       </c>
       <c r="H51" t="str">
-        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
+        <v>BODEGA DE PAÑALES</v>
       </c>
       <c r="I51" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>COMPRA</v>
+      </c>
+      <c r="J51" s="1">
+        <v>44961</v>
       </c>
       <c r="K51" t="str">
-        <v/>
+        <v>2024-02-03</v>
       </c>
       <c r="L51" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M51" t="str">
-        <v>1750000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N51" t="str">
-        <v/>
+        <v>FACTURA</v>
       </c>
       <c r="O51" s="1">
         <v>44777</v>
       </c>
       <c r="P51" t="str">
         <v>60</v>
       </c>
       <c r="Q51" t="str">
         <v>N/A</v>
       </c>
       <c r="R51" t="str">
-        <v>HACEB</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S51" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T51" t="str">
         <v>W</v>
       </c>
       <c r="U51" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V51" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W51" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X51" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y51" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z51" t="str">
-        <v>110</v>
+        <v>8,5A</v>
       </c>
       <c r="AA51" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB51" t="str">
         <v>N/A</v>
       </c>
       <c r="AC51" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD51" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B52" t="str">
-        <v>MABE</v>
+        <v>CENTRALES</v>
       </c>
       <c r="C52" t="str">
-        <v>MMT24CD8WCCCI8</v>
+        <v>N/A</v>
       </c>
       <c r="D52" t="str">
         <v>N/A</v>
       </c>
       <c r="E52" t="str">
-        <v>15EI0001</v>
+        <v>12EI0003</v>
       </c>
       <c r="F52" t="str">
         <v>TAME</v>
       </c>
       <c r="G52" t="str">
-        <v>FARMACIA SUBSIDIADO TAME</v>
+        <v>FARMACIA CONTRIBUTIVO TAME</v>
       </c>
       <c r="H52" t="str">
-        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
+        <v>RECEPCION DE MEDICAMENTOS</v>
       </c>
       <c r="I52" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>44625</v>
+        <v/>
+      </c>
+      <c r="J52" t="str">
+        <v/>
       </c>
       <c r="K52" t="str">
-        <v>2023-03-04</v>
+        <v/>
       </c>
       <c r="L52" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M52" t="str">
-        <v>240000000.00</v>
+        <v>84999999.00</v>
       </c>
       <c r="N52" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O52" s="1">
         <v>44777</v>
       </c>
       <c r="P52" t="str">
         <v>60</v>
       </c>
       <c r="Q52" t="str">
         <v>N/A</v>
       </c>
       <c r="R52" t="str">
-        <v>MABE</v>
+        <v>CENTRALES</v>
       </c>
       <c r="S52" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T52" t="str">
         <v>W</v>
       </c>
       <c r="U52" t="str">
-        <v>2,6KW</v>
+        <v>135W</v>
       </c>
       <c r="V52" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W52" t="str">
-        <v>64KG</v>
+        <v>90KG</v>
       </c>
       <c r="X52" t="str">
-        <v>24BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y52" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z52" t="str">
-        <v>8,5A</v>
+        <v>110</v>
       </c>
       <c r="AA52" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB52" t="str">
         <v>N/A</v>
       </c>
       <c r="AC52" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD52" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B53" t="str">
-        <v>HONDA</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C53" t="str">
-        <v>N/A</v>
+        <v>IND-MS18BLR20M</v>
       </c>
       <c r="D53" t="str">
-        <v>N/A</v>
+        <v>SN340E82632041C150170190</v>
       </c>
       <c r="E53" t="str">
-        <v>11EI0047</v>
+        <v>12EI0002</v>
       </c>
       <c r="F53" t="str">
-        <v>SARAVENA</v>
+        <v>TAME</v>
       </c>
       <c r="G53" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA CONTRIBUTIVO TAME</v>
       </c>
       <c r="H53" t="str">
-        <v>FARMACIA 78</v>
+        <v>ALMACENAMIENTO DE MEDICAMENTOS</v>
       </c>
       <c r="I53" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J53" s="1">
-        <v>43749</v>
+        <v>45051</v>
       </c>
       <c r="K53" t="str">
-        <v>2020-10-10</v>
+        <v>2024-05-04</v>
       </c>
       <c r="L53" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M53" t="str">
-        <v>130000000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N53" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O53" s="1">
-        <v>43758</v>
+        <v>44777</v>
       </c>
       <c r="P53" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q53" t="str">
         <v>N/A</v>
       </c>
       <c r="R53" t="str">
-        <v>HONDA</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S53" t="str">
-        <v>ELECTRICA</v>
+        <v>220V</v>
       </c>
       <c r="T53" t="str">
-        <v xml:space="preserve">110 /220V </v>
+        <v>W</v>
       </c>
       <c r="U53" t="str">
-        <v xml:space="preserve">7000W </v>
+        <v>1,8KW</v>
       </c>
       <c r="V53" t="str">
-        <v xml:space="preserve">N/A </v>
+        <v>240-320PSI</v>
       </c>
       <c r="W53" t="str">
-        <v xml:space="preserve">NO REGISTRA </v>
+        <v>45KG</v>
       </c>
       <c r="X53" t="str">
-        <v xml:space="preserve">7 KVA </v>
+        <v>18BTU</v>
       </c>
       <c r="Y53" t="str">
-        <v>N/A</v>
+        <v>R410A</v>
       </c>
       <c r="Z53" t="str">
-        <v>8.9A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA53" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB53" t="str">
         <v>N/A</v>
       </c>
       <c r="AC53" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD53" t="str">
-        <v>EL SERIAL Y EL MODELO NO SE EVIDENCIA PORQUE SE ENCUENTRA DETERIORADO.</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B54" t="str">
-        <v>FORTE</v>
+        <v>MABE</v>
       </c>
       <c r="C54" t="str">
-        <v>FG6000</v>
+        <v>MMT24CD8WCCCI8</v>
       </c>
       <c r="D54" t="str">
-        <v>N/A</v>
+        <v>ST24051821FCG0100</v>
       </c>
       <c r="E54" t="str">
-        <v>11EI0046</v>
+        <v>12EI0001</v>
       </c>
       <c r="F54" t="str">
-        <v>SARAVENA</v>
+        <v>TAME</v>
       </c>
       <c r="G54" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA CONTRIBUTIVO TAME</v>
       </c>
       <c r="H54" t="str">
-        <v>BODEGA</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I54" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J54" s="1">
-        <v>45075</v>
+        <v>44962</v>
       </c>
       <c r="K54" t="str">
-        <v>2024-05-28</v>
+        <v>2024-02-04</v>
       </c>
       <c r="L54" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M54" t="str">
-        <v>150000000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N54" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O54" s="1">
-        <v>45076</v>
+        <v>44777</v>
       </c>
       <c r="P54" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q54" t="str">
         <v>N/A</v>
       </c>
       <c r="R54" t="str">
-        <v>FORTE</v>
+        <v>MABE</v>
       </c>
       <c r="S54" t="str">
-        <v>ELECTRICA</v>
+        <v>220V</v>
       </c>
       <c r="T54" t="str">
-        <v xml:space="preserve">110 /220V </v>
+        <v>W</v>
       </c>
       <c r="U54" t="str">
-        <v xml:space="preserve">7000W </v>
+        <v>2,6KW</v>
       </c>
       <c r="V54" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W54" t="str">
-        <v>NO REGISTRA</v>
+        <v>64KG</v>
       </c>
       <c r="X54" t="str">
-        <v xml:space="preserve">7 KVA </v>
+        <v>24BTU</v>
       </c>
       <c r="Y54" t="str">
-        <v>N/A</v>
+        <v>R410A</v>
       </c>
       <c r="Z54" t="str">
-        <v xml:space="preserve">8.9A </v>
+        <v>8,5A</v>
       </c>
       <c r="AA54" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB54" t="str">
         <v>N/A</v>
       </c>
       <c r="AC54" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD54" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B55" t="str">
-        <v>KTC GROUP</v>
+        <v>MABE</v>
       </c>
       <c r="C55" t="str">
-        <v>N/A</v>
+        <v>MMT24CD8WCCCI8</v>
       </c>
       <c r="D55" t="str">
-        <v>N/A</v>
+        <v>ST2105194DFCG1041</v>
       </c>
       <c r="E55" t="str">
-        <v>10EI0031</v>
+        <v>15EI0004</v>
       </c>
       <c r="F55" t="str">
-        <v>ARAUQUITA</v>
+        <v>TAME</v>
       </c>
       <c r="G55" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>FARMACIA SUBSIDIADO TAME</v>
       </c>
       <c r="H55" t="str">
-        <v/>
+        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
       </c>
       <c r="I55" t="str">
-        <v>TRASLADO</v>
+        <v>COMPRA</v>
       </c>
       <c r="J55" s="1">
-        <v>44969</v>
+        <v>44990</v>
       </c>
       <c r="K55" t="str">
-        <v>2024-02-11</v>
+        <v>2024-03-04</v>
       </c>
       <c r="L55" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M55" t="str">
-        <v>1500000.00</v>
+        <v>240000000.00</v>
       </c>
       <c r="N55" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O55" s="1">
-        <v>44977</v>
+        <v>44777</v>
       </c>
       <c r="P55" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q55" t="str">
         <v>N/A</v>
       </c>
       <c r="R55" t="str">
-        <v>KTC GROUP</v>
+        <v>MABE</v>
       </c>
       <c r="S55" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T55" t="str">
-        <v xml:space="preserve">	110 /220V</v>
+        <v>W</v>
       </c>
       <c r="U55" t="str">
-        <v>7000W</v>
+        <v>2,6KW</v>
       </c>
       <c r="V55" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W55" t="str">
-        <v>NO REGISTRA</v>
+        <v>64KG</v>
       </c>
       <c r="X55" t="str">
-        <v xml:space="preserve">7 KVA </v>
+        <v>24BTU</v>
       </c>
       <c r="Y55" t="str">
-        <v>N/A</v>
+        <v>R410A</v>
       </c>
       <c r="Z55" t="str">
-        <v xml:space="preserve">8.9A </v>
+        <v>8,5A</v>
       </c>
       <c r="AA55" t="str">
-        <v xml:space="preserve">60HZ </v>
+        <v>60HZ</v>
       </c>
       <c r="AB55" t="str">
         <v>N/A</v>
       </c>
       <c r="AC55" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD55" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B56" t="str">
-        <v>SAMSUNG</v>
+        <v>KALLEY</v>
       </c>
       <c r="C56" t="str">
-        <v xml:space="preserve">AC060JNCDKC </v>
+        <v>K-DAG2</v>
       </c>
       <c r="D56" t="str">
-        <v>0EKXPAOG900043M</v>
+        <v>DAG224121303</v>
       </c>
       <c r="E56" t="str">
-        <v>6EI0003</v>
+        <v>15EI0003</v>
       </c>
       <c r="F56" t="str">
-        <v>ARAUCA</v>
+        <v>TAME</v>
       </c>
       <c r="G56" t="str">
-        <v>FARMACIA PUNTO 16</v>
+        <v>FARMACIA SUBSIDIADO TAME</v>
       </c>
       <c r="H56" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
       </c>
       <c r="I56" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>43988</v>
+        <v/>
+      </c>
+      <c r="J56" t="str">
+        <v/>
       </c>
       <c r="K56" t="str">
-        <v>2021-06-05</v>
+        <v/>
       </c>
       <c r="L56" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M56" t="str">
-        <v>4000000.00</v>
+        <v>35000000.00</v>
       </c>
       <c r="N56" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O56" s="1">
-        <v>43989</v>
+        <v>44777</v>
       </c>
       <c r="P56" t="str">
-        <v>96 MESES</v>
+        <v>60</v>
       </c>
       <c r="Q56" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R56" t="str">
-        <v>SAMSUNG</v>
+        <v>KALLEY</v>
       </c>
       <c r="S56" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T56" t="str">
-        <v>220W</v>
+        <v>W</v>
       </c>
       <c r="U56" t="str">
-        <v xml:space="preserve">3600W </v>
+        <v>N/A</v>
       </c>
       <c r="V56" t="str">
-        <v xml:space="preserve">4.2PSI </v>
+        <v>N/A</v>
       </c>
       <c r="W56" t="str">
         <v>35KG</v>
       </c>
       <c r="X56" t="str">
-        <v>36W</v>
+        <v>N/A</v>
       </c>
       <c r="Y56" t="str">
-        <v>R410A</v>
+        <v>R-134A</v>
       </c>
       <c r="Z56" t="str">
-        <v xml:space="preserve">14.6A </v>
+        <v>8,5A</v>
       </c>
       <c r="AA56" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB56" t="str">
         <v>N/A</v>
       </c>
       <c r="AC56" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD56" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B57" t="str">
-        <v>LG</v>
+        <v>HACEB</v>
       </c>
       <c r="C57" t="str">
-        <v xml:space="preserve">ATNQ54GMLE3 </v>
+        <v>H6163NT23</v>
       </c>
       <c r="D57" t="str">
-        <v xml:space="preserve">509KCXM0PK72 </v>
+        <v>9002088</v>
       </c>
       <c r="E57" t="str">
-        <v>6EI0002</v>
+        <v>15EI0002</v>
       </c>
       <c r="F57" t="str">
-        <v>ARAUCA</v>
+        <v>TAME</v>
       </c>
       <c r="G57" t="str">
-        <v>FARMACIA PUNTO 16</v>
+        <v>FARMACIA SUBSIDIADO TAME</v>
       </c>
       <c r="H57" t="str">
-        <v>LINEA DE FRENTE</v>
+        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
       </c>
       <c r="I57" t="str">
-        <v>COMPRA</v>
-[...2 lines deleted...]
-        <v>43987</v>
+        <v/>
+      </c>
+      <c r="J57" t="str">
+        <v/>
       </c>
       <c r="K57" t="str">
-        <v>2021-06-04</v>
+        <v/>
       </c>
       <c r="L57" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M57" t="str">
-        <v>4000000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N57" t="str">
-        <v>FACTURA</v>
+        <v/>
       </c>
       <c r="O57" s="1">
-        <v>43988</v>
+        <v>44777</v>
       </c>
       <c r="P57" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q57" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R57" t="str">
-        <v>LG</v>
+        <v>HACEB</v>
       </c>
       <c r="S57" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T57" t="str">
-        <v xml:space="preserve">220V </v>
+        <v>W</v>
       </c>
       <c r="U57" t="str">
-        <v>3600W</v>
+        <v>135W</v>
       </c>
       <c r="V57" t="str">
-        <v xml:space="preserve">4.2PSI </v>
+        <v>105PSI</v>
       </c>
       <c r="W57" t="str">
         <v>90KG</v>
       </c>
       <c r="X57" t="str">
-        <v>36BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y57" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z57" t="str">
-        <v>12.6A</v>
+        <v>110</v>
       </c>
       <c r="AA57" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB57" t="str">
         <v>N/A</v>
       </c>
       <c r="AC57" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD57" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B58" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C58" t="str">
-        <v xml:space="preserve">ATNQ54GMLE3 </v>
+        <v>MMT24CD8WCCCI8</v>
       </c>
       <c r="D58" t="str">
-        <v>509KCXM0YR46</v>
+        <v>N/A</v>
       </c>
       <c r="E58" t="str">
-        <v>6EI0001</v>
+        <v>15EI0001</v>
       </c>
       <c r="F58" t="str">
-        <v>ARAUCA</v>
+        <v>TAME</v>
       </c>
       <c r="G58" t="str">
-        <v>FARMACIA PUNTO 16</v>
+        <v>FARMACIA SUBSIDIADO TAME</v>
       </c>
       <c r="H58" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>AREA DE ALMACENAMIENTO Y ADMINISTRATIVO</v>
       </c>
       <c r="I58" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J58" s="1">
-        <v>43988</v>
+        <v>44625</v>
       </c>
       <c r="K58" t="str">
-        <v>2021-06-05</v>
+        <v>2023-03-04</v>
       </c>
       <c r="L58" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M58" t="str">
-        <v>4000000.00</v>
+        <v>240000000.00</v>
       </c>
       <c r="N58" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O58" s="1">
-        <v>44353</v>
+        <v>44777</v>
       </c>
       <c r="P58" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q58" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R58" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S58" t="str">
         <v>220V</v>
       </c>
       <c r="T58" t="str">
-        <v xml:space="preserve"> 220V </v>
+        <v>W</v>
       </c>
       <c r="U58" t="str">
-        <v xml:space="preserve">3600W </v>
+        <v>2,6KW</v>
       </c>
       <c r="V58" t="str">
-        <v xml:space="preserve">4.2PSI </v>
+        <v>240-320PSI</v>
       </c>
       <c r="W58" t="str">
-        <v>90KG</v>
+        <v>64KG</v>
       </c>
       <c r="X58" t="str">
-        <v>36BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y58" t="str">
         <v>R410A</v>
       </c>
       <c r="Z58" t="str">
-        <v>12.6A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA58" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB58" t="str">
         <v>N/A</v>
       </c>
       <c r="AC58" t="str">
         <v>18°C</v>
       </c>
       <c r="AD58" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>LAVADORA</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B59" t="str">
-        <v>SAMSUNG</v>
+        <v>KTC GROUP</v>
       </c>
       <c r="C59" t="str">
         <v>N/A</v>
       </c>
       <c r="D59" t="str">
         <v>N/A</v>
       </c>
       <c r="E59" t="str">
-        <v>4EI0027</v>
+        <v>11EI0047</v>
       </c>
       <c r="F59" t="str">
-        <v>ARAUCA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G59" t="str">
-        <v>SEDE D</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H59" t="str">
-        <v>SERVICIOS GENERALES</v>
+        <v>AREA ELECTRICA NUEVA AL LADO DE RESIDUOS</v>
       </c>
       <c r="I59" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J59" s="1">
-        <v>44005</v>
+        <v>43749</v>
       </c>
       <c r="K59" t="str">
-        <v/>
+        <v>2020-10-10</v>
       </c>
       <c r="L59" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M59" t="str">
-        <v>95000000.00</v>
+        <v>13000000000.00</v>
       </c>
       <c r="N59" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O59" s="1">
-        <v>44010</v>
+        <v>43758</v>
       </c>
       <c r="P59" t="str">
         <v>3</v>
       </c>
       <c r="Q59" t="str">
         <v>N/A</v>
       </c>
       <c r="R59" t="str">
-        <v>SAMSUNG</v>
+        <v>KTC GROUP</v>
       </c>
       <c r="S59" t="str">
-        <v>110V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T59" t="str">
-        <v>W</v>
+        <v xml:space="preserve">110 /220V </v>
       </c>
       <c r="U59" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">7000W </v>
       </c>
       <c r="V59" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">N/A </v>
       </c>
       <c r="W59" t="str">
-        <v>60KG</v>
+        <v xml:space="preserve">NO REGISTRA </v>
       </c>
       <c r="X59" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">7 KVA </v>
       </c>
       <c r="Y59" t="str">
-        <v>N/A</v>
+        <v>NA</v>
       </c>
       <c r="Z59" t="str">
-        <v>N/A</v>
+        <v>8.9A</v>
       </c>
       <c r="AA59" t="str">
-        <v>N/A</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB59" t="str">
         <v>N/A</v>
       </c>
       <c r="AC59" t="str">
         <v>N/A</v>
       </c>
       <c r="AD59" t="str">
-        <v>BUENO</v>
+        <v>EL SERIAL Y EL MODELO NO SE EVIDENCIA PORQUE SE ENCUENTRA DETERIORADO.</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B60" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>HONDA GX 390</v>
       </c>
       <c r="C60" t="str">
         <v>N/A</v>
       </c>
       <c r="D60" t="str">
         <v>N/A</v>
       </c>
       <c r="E60" t="str">
-        <v>4EI0026</v>
+        <v>11EI0046</v>
       </c>
       <c r="F60" t="str">
-        <v>ARAUCA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G60" t="str">
-        <v>SEDE D</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H60" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>CUARTO ELECTRICO PASILLO LABORATORIO</v>
       </c>
       <c r="I60" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J60" s="1">
-        <v>45589</v>
+        <v>45075</v>
       </c>
       <c r="K60" t="str">
-        <v>2025-10-23</v>
+        <v>2024-05-28</v>
       </c>
       <c r="L60" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M60" t="str">
-        <v>35000000.00</v>
+        <v>1500000.00</v>
       </c>
       <c r="N60" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O60" s="1">
-        <v>25573</v>
+        <v>45076</v>
       </c>
       <c r="P60" t="str">
         <v>3</v>
       </c>
       <c r="Q60" t="str">
         <v>N/A</v>
       </c>
       <c r="R60" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>HONDA GX 390</v>
       </c>
       <c r="S60" t="str">
-        <v>110V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T60" t="str">
-        <v>W</v>
+        <v xml:space="preserve">110 /220V </v>
       </c>
       <c r="U60" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">7000W </v>
       </c>
       <c r="V60" t="str">
         <v>N/A</v>
       </c>
       <c r="W60" t="str">
-        <v>30KG</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X60" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">7 KVA </v>
       </c>
       <c r="Y60" t="str">
-        <v>N/A</v>
+        <v>NA</v>
       </c>
       <c r="Z60" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">8.9A </v>
       </c>
       <c r="AA60" t="str">
-        <v>N/A</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB60" t="str">
         <v>N/A</v>
       </c>
       <c r="AC60" t="str">
         <v>N/A</v>
       </c>
       <c r="AD60" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B61" t="str">
-        <v>MABE</v>
+        <v>KTC GROUP</v>
       </c>
       <c r="C61" t="str">
-        <v>MMT18CDBWCCCI8</v>
+        <v>N/A</v>
       </c>
       <c r="D61" t="str">
-        <v>ST23082221FCG0187</v>
+        <v>N/A</v>
       </c>
       <c r="E61" t="str">
-        <v>4EI0025</v>
+        <v>10EI0031</v>
       </c>
       <c r="F61" t="str">
-        <v>ARAUCA</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G61" t="str">
-        <v>SEDE D</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H61" t="str">
-        <v>GIMNASIO INFANTIL</v>
+        <v/>
       </c>
       <c r="I61" t="str">
-        <v>COMPRA</v>
+        <v>TRASLADO</v>
       </c>
       <c r="J61" s="1">
-        <v>45589</v>
+        <v>44969</v>
       </c>
       <c r="K61" t="str">
-        <v>2025-10-23</v>
+        <v>2024-02-11</v>
       </c>
       <c r="L61" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M61" t="str">
-        <v>220000000.00</v>
+        <v>1500000.00</v>
       </c>
       <c r="N61" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O61" s="1">
-        <v>45594</v>
+        <v>44977</v>
       </c>
       <c r="P61" t="str">
         <v>3</v>
       </c>
       <c r="Q61" t="str">
         <v>N/A</v>
       </c>
       <c r="R61" t="str">
-        <v>MABE</v>
+        <v>KTC GROUP</v>
       </c>
       <c r="S61" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T61" t="str">
-        <v>W</v>
+        <v xml:space="preserve">	110 /220V</v>
       </c>
       <c r="U61" t="str">
-        <v>1,8KW</v>
+        <v>7000W</v>
       </c>
       <c r="V61" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W61" t="str">
-        <v>45KG</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X61" t="str">
-        <v>18BTU</v>
+        <v xml:space="preserve">7 KVA </v>
       </c>
       <c r="Y61" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z61" t="str">
-        <v>8,5A</v>
+        <v xml:space="preserve">8.9A </v>
       </c>
       <c r="AA61" t="str">
-        <v>60HZ</v>
+        <v xml:space="preserve">60HZ </v>
       </c>
       <c r="AB61" t="str">
         <v>N/A</v>
       </c>
       <c r="AC61" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD61" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B62" t="str">
-        <v>MABE</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C62" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v xml:space="preserve">AC060JNCDKC </v>
       </c>
       <c r="D62" t="str">
-        <v>ST23091121FCE0716</v>
+        <v>0EKXPAOG900043M</v>
       </c>
       <c r="E62" t="str">
-        <v>4EI0024</v>
+        <v>6EI0003</v>
       </c>
       <c r="F62" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G62" t="str">
-        <v>SEDE D</v>
+        <v>FARMACIA PUNTO 16</v>
       </c>
       <c r="H62" t="str">
-        <v>CONSULTORIO 104</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I62" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J62" s="1">
-        <v>44735</v>
+        <v>43988</v>
       </c>
       <c r="K62" t="str">
-        <v>2023-06-22</v>
+        <v>2021-06-05</v>
       </c>
       <c r="L62" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M62" t="str">
-        <v>140000000.00</v>
+        <v>4000000.00</v>
       </c>
       <c r="N62" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O62" s="1">
-        <v>44740</v>
+        <v>43989</v>
       </c>
       <c r="P62" t="str">
-        <v>3</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q62" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R62" t="str">
-        <v>MABE</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S62" t="str">
         <v>220V</v>
       </c>
       <c r="T62" t="str">
-        <v>W</v>
+        <v>220W</v>
       </c>
       <c r="U62" t="str">
-        <v>1,2KW</v>
+        <v xml:space="preserve">3600W </v>
       </c>
       <c r="V62" t="str">
-        <v>240-320PSI</v>
+        <v xml:space="preserve">4.2PSI </v>
       </c>
       <c r="W62" t="str">
         <v>35KG</v>
       </c>
       <c r="X62" t="str">
-        <v>12BTU</v>
+        <v>36W</v>
       </c>
       <c r="Y62" t="str">
         <v>R410A</v>
       </c>
       <c r="Z62" t="str">
-        <v>8,5A</v>
+        <v xml:space="preserve">14.6A </v>
       </c>
       <c r="AA62" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB62" t="str">
         <v>N/A</v>
       </c>
       <c r="AC62" t="str">
         <v>18°C</v>
       </c>
       <c r="AD62" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B63" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C63" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v xml:space="preserve">ATNQ54GMLE3 </v>
       </c>
       <c r="D63" t="str">
-        <v>ST23091121FCE0711</v>
+        <v xml:space="preserve">509KCXM0PK72 </v>
       </c>
       <c r="E63" t="str">
-        <v>4EI0023</v>
+        <v>6EI0002</v>
       </c>
       <c r="F63" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G63" t="str">
-        <v>SEDE D</v>
+        <v>FARMACIA PUNTO 16</v>
       </c>
       <c r="H63" t="str">
-        <v>TERAPIA FÍSICA 5</v>
+        <v>LINEA DE FRENTE</v>
       </c>
       <c r="I63" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J63" s="1">
-        <v>45071</v>
+        <v>43987</v>
       </c>
       <c r="K63" t="str">
-        <v>2024-05-24</v>
+        <v>2021-06-04</v>
       </c>
       <c r="L63" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M63" t="str">
-        <v>140000000.00</v>
+        <v>4000000.00</v>
       </c>
       <c r="N63" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O63" s="1">
-        <v>45076</v>
+        <v>43988</v>
       </c>
       <c r="P63" t="str">
         <v>3</v>
       </c>
       <c r="Q63" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R63" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S63" t="str">
         <v>220V</v>
       </c>
       <c r="T63" t="str">
-        <v>W</v>
+        <v xml:space="preserve">220V </v>
       </c>
       <c r="U63" t="str">
-        <v>1,2KW</v>
+        <v>3600W</v>
       </c>
       <c r="V63" t="str">
-        <v>240-320PSI</v>
+        <v xml:space="preserve">4.2PSI </v>
       </c>
       <c r="W63" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X63" t="str">
-        <v>12BTU</v>
+        <v>36BTU</v>
       </c>
       <c r="Y63" t="str">
         <v>R410A</v>
       </c>
       <c r="Z63" t="str">
-        <v>8,5A</v>
+        <v>12.6A</v>
       </c>
       <c r="AA63" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB63" t="str">
         <v>N/A</v>
       </c>
       <c r="AC63" t="str">
         <v>18°C</v>
       </c>
       <c r="AD63" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B64" t="str">
-        <v>ECOX</v>
+        <v>LG</v>
       </c>
       <c r="C64" t="str">
-        <v>EADM024C-11B</v>
+        <v xml:space="preserve">ATNQ54GMLE3 </v>
       </c>
       <c r="D64" t="str">
-        <v>EADM024C11B</v>
+        <v>509KCXM0YR46</v>
       </c>
       <c r="E64" t="str">
-        <v>4EI0020</v>
+        <v>6EI0001</v>
       </c>
       <c r="F64" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G64" t="str">
-        <v>SEDE D</v>
+        <v>FARMACIA PUNTO 16</v>
       </c>
       <c r="H64" t="str">
-        <v>SALA DE JUNTAS</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I64" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J64" s="1">
-        <v>44700</v>
+        <v>43988</v>
       </c>
       <c r="K64" t="str">
-        <v>2023-05-18</v>
+        <v>2021-06-05</v>
       </c>
       <c r="L64" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M64" t="str">
-        <v>290000000.00</v>
+        <v>4000000.00</v>
       </c>
       <c r="N64" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O64" s="1">
-        <v>44705</v>
+        <v>44353</v>
       </c>
       <c r="P64" t="str">
         <v>3</v>
       </c>
       <c r="Q64" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R64" t="str">
-        <v>ECOX</v>
+        <v>LG</v>
       </c>
       <c r="S64" t="str">
         <v>220V</v>
       </c>
       <c r="T64" t="str">
-        <v>W</v>
+        <v xml:space="preserve"> 220V </v>
       </c>
       <c r="U64" t="str">
-        <v>2,6KW</v>
+        <v xml:space="preserve">3600W </v>
       </c>
       <c r="V64" t="str">
-        <v>240-320PSI</v>
+        <v xml:space="preserve">4.2PSI </v>
       </c>
       <c r="W64" t="str">
-        <v>64KG</v>
+        <v>90KG</v>
       </c>
       <c r="X64" t="str">
-        <v>24BTU</v>
+        <v>36BTU</v>
       </c>
       <c r="Y64" t="str">
         <v>R410A</v>
       </c>
       <c r="Z64" t="str">
-        <v>8,5A</v>
+        <v>12.6A</v>
       </c>
       <c r="AA64" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB64" t="str">
         <v>N/A</v>
       </c>
       <c r="AC64" t="str">
         <v>18°C</v>
       </c>
       <c r="AD64" t="str">
-        <v>BUENO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>LAVADORA</v>
       </c>
       <c r="B65" t="str">
-        <v>INDUCOL</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C65" t="str">
-        <v>IND-MS12BLR20</v>
+        <v>N/A</v>
       </c>
       <c r="D65" t="str">
-        <v>340E826010322170130503</v>
+        <v>N/A</v>
       </c>
       <c r="E65" t="str">
-        <v>4EI0019</v>
+        <v>4EI0027</v>
       </c>
       <c r="F65" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G65" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H65" t="str">
-        <v>GESTOR DE TALENTO HUMANO / JURÍDICA</v>
+        <v>SERVICIOS GENERALES</v>
       </c>
       <c r="I65" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J65" s="1">
-        <v>44625</v>
+        <v>44005</v>
       </c>
       <c r="K65" t="str">
-        <v>2023-03-04</v>
+        <v/>
       </c>
       <c r="L65" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M65" t="str">
-        <v>140000000.00</v>
+        <v>95000000.00</v>
       </c>
       <c r="N65" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O65" s="1">
-        <v>25573</v>
+        <v>44010</v>
       </c>
       <c r="P65" t="str">
         <v>3</v>
       </c>
       <c r="Q65" t="str">
         <v>N/A</v>
       </c>
       <c r="R65" t="str">
-        <v>INDUCOL</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S65" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T65" t="str">
         <v>W</v>
       </c>
       <c r="U65" t="str">
-        <v>1,2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V65" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W65" t="str">
-        <v>35KG</v>
+        <v>60KG</v>
       </c>
       <c r="X65" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y65" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z65" t="str">
-        <v>8,5A</v>
+        <v>N/A</v>
       </c>
       <c r="AA65" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB65" t="str">
         <v>N/A</v>
       </c>
       <c r="AC65" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD65" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B66" t="str">
-        <v>MABE</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C66" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>N/A</v>
       </c>
       <c r="D66" t="str">
-        <v>0011519133B</v>
+        <v>N/A</v>
       </c>
       <c r="E66" t="str">
-        <v>4EI0018</v>
+        <v>4EI0026</v>
       </c>
       <c r="F66" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G66" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H66" t="str">
-        <v>FACTURACION 1</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I66" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J66" s="1">
-        <v>44625</v>
+        <v>45589</v>
       </c>
       <c r="K66" t="str">
-        <v>2023-03-04</v>
+        <v>2025-10-23</v>
       </c>
       <c r="L66" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M66" t="str">
-        <v>140000000.00</v>
+        <v>35000000.00</v>
       </c>
       <c r="N66" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O66" s="1">
-        <v>44630</v>
+        <v>25573</v>
       </c>
       <c r="P66" t="str">
         <v>3</v>
       </c>
       <c r="Q66" t="str">
         <v>N/A</v>
       </c>
       <c r="R66" t="str">
-        <v>MABE</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S66" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T66" t="str">
         <v>W</v>
       </c>
       <c r="U66" t="str">
-        <v>1,2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V66" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W66" t="str">
-        <v>35KG</v>
+        <v>30KG</v>
       </c>
       <c r="X66" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y66" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z66" t="str">
-        <v>8,5A</v>
+        <v>N/A</v>
       </c>
       <c r="AA66" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB66" t="str">
         <v>N/A</v>
       </c>
       <c r="AC66" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD66" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B67" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C67" t="str">
-        <v>VM122C7</v>
+        <v>MMT18CDBWCCCI8</v>
       </c>
       <c r="D67" t="str">
-        <v>707TAJDBB348</v>
+        <v>ST23082221FCG0187</v>
       </c>
       <c r="E67" t="str">
-        <v>4EI0017</v>
+        <v>4EI0025</v>
       </c>
       <c r="F67" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G67" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H67" t="str">
-        <v>FACTURACION 2</v>
+        <v>GIMNASIO INFANTIL</v>
       </c>
       <c r="I67" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J67" s="1">
-        <v>44834</v>
+        <v>45589</v>
       </c>
       <c r="K67" t="str">
-        <v>2023-09-29</v>
+        <v>2025-10-23</v>
       </c>
       <c r="L67" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M67" t="str">
-        <v>1400000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N67" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O67" s="1">
-        <v>44839</v>
+        <v>45594</v>
       </c>
       <c r="P67" t="str">
         <v>3</v>
       </c>
       <c r="Q67" t="str">
         <v>N/A</v>
       </c>
       <c r="R67" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S67" t="str">
         <v>220V</v>
       </c>
       <c r="T67" t="str">
         <v>W</v>
       </c>
       <c r="U67" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V67" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W67" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X67" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y67" t="str">
         <v>R410A</v>
       </c>
       <c r="Z67" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA67" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB67" t="str">
         <v>N/A</v>
       </c>
       <c r="AC67" t="str">
         <v>18°C</v>
       </c>
       <c r="AD67" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B68" t="str">
         <v>MABE</v>
       </c>
       <c r="C68" t="str">
-        <v>MAB-87</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D68" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>ST23091121FCE0716</v>
       </c>
       <c r="E68" t="str">
-        <v>4EI0016</v>
+        <v>4EI0024</v>
       </c>
       <c r="F68" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G68" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H68" t="str">
-        <v>TALENTO HUMANO</v>
+        <v>CONSULTORIO 104</v>
       </c>
       <c r="I68" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J68" s="1">
-        <v>43891</v>
+        <v>44735</v>
       </c>
       <c r="K68" t="str">
-        <v>2021-03-01</v>
+        <v>2023-06-22</v>
       </c>
       <c r="L68" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M68" t="str">
-        <v/>
+        <v>140000000.00</v>
       </c>
       <c r="N68" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O68" s="1">
-        <v>43896</v>
+        <v>44740</v>
       </c>
       <c r="P68" t="str">
         <v>3</v>
       </c>
       <c r="Q68" t="str">
         <v>N/A</v>
       </c>
       <c r="R68" t="str">
         <v>MABE</v>
       </c>
       <c r="S68" t="str">
         <v>220V</v>
       </c>
       <c r="T68" t="str">
         <v>W</v>
       </c>
       <c r="U68" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V68" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W68" t="str">
         <v>35KG</v>
       </c>
@@ -6677,2194 +6677,2194 @@
       </c>
       <c r="Y68" t="str">
         <v>R410A</v>
       </c>
       <c r="Z68" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA68" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB68" t="str">
         <v>N/A</v>
       </c>
       <c r="AC68" t="str">
         <v>18°C</v>
       </c>
       <c r="AD68" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B69" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C69" t="str">
-        <v>CA:12KBL1-2</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D69" t="str">
-        <v>210310-1211150104</v>
+        <v>ST23091121FCE0711</v>
       </c>
       <c r="E69" t="str">
-        <v>4EI0015</v>
+        <v>4EI0023</v>
       </c>
       <c r="F69" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G69" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H69" t="str">
-        <v>SEGURIDAD Y SALUD EN EL TRABAJO</v>
+        <v>TERAPIA FÍSICA 5</v>
       </c>
       <c r="I69" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J69" s="1">
-        <v>44040</v>
+        <v>45071</v>
       </c>
       <c r="K69" t="str">
-        <v>2021-07-27</v>
+        <v>2024-05-24</v>
       </c>
       <c r="L69" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M69" t="str">
         <v>140000000.00</v>
       </c>
       <c r="N69" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O69" s="1">
-        <v>41123</v>
+        <v>45076</v>
       </c>
       <c r="P69" t="str">
         <v>3</v>
       </c>
       <c r="Q69" t="str">
         <v>N/A</v>
       </c>
       <c r="R69" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="S69" t="str">
         <v>220V</v>
       </c>
       <c r="T69" t="str">
         <v>W</v>
       </c>
       <c r="U69" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V69" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W69" t="str">
         <v>35KG</v>
       </c>
       <c r="X69" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y69" t="str">
         <v>R410A</v>
       </c>
       <c r="Z69" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA69" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB69" t="str">
         <v>N/A</v>
       </c>
       <c r="AC69" t="str">
         <v>18°C</v>
       </c>
       <c r="AD69" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B70" t="str">
-        <v>SAMSUNG</v>
+        <v>ECOX</v>
       </c>
       <c r="C70" t="str">
-        <v>AR12TVHQAWKN</v>
+        <v>EADM024C-11B</v>
       </c>
       <c r="D70" t="str">
-        <v>BDD5P0DN399277P</v>
+        <v>EADM024C11B</v>
       </c>
       <c r="E70" t="str">
-        <v>4EI0014</v>
+        <v>4EI0020</v>
       </c>
       <c r="F70" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G70" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H70" t="str">
-        <v>GESTION FINANCIERA</v>
+        <v>SALA DE JUNTAS</v>
       </c>
       <c r="I70" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J70" s="1">
-        <v>44073</v>
+        <v>44700</v>
       </c>
       <c r="K70" t="str">
-        <v>2021-08-29</v>
+        <v>2023-05-18</v>
       </c>
       <c r="L70" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M70" t="str">
-        <v>140000000.00</v>
+        <v>290000000.00</v>
       </c>
       <c r="N70" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O70" s="1">
-        <v>44078</v>
+        <v>44705</v>
       </c>
       <c r="P70" t="str">
         <v>3</v>
       </c>
       <c r="Q70" t="str">
         <v>N/A</v>
       </c>
       <c r="R70" t="str">
-        <v>SAMSUNG</v>
+        <v>ECOX</v>
       </c>
       <c r="S70" t="str">
         <v>220V</v>
       </c>
       <c r="T70" t="str">
         <v>W</v>
       </c>
       <c r="U70" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V70" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W70" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X70" t="str">
-        <v>12BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y70" t="str">
         <v>R410A</v>
       </c>
       <c r="Z70" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA70" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB70" t="str">
         <v>N/A</v>
       </c>
       <c r="AC70" t="str">
         <v>18°C</v>
       </c>
       <c r="AD70" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B71" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C71" t="str">
-        <v>MMIT12CDBWCCC8</v>
+        <v>IND-MS12BLR20</v>
       </c>
       <c r="D71" t="str">
-        <v>VM122CENB3</v>
+        <v>340E826010322170130503</v>
       </c>
       <c r="E71" t="str">
-        <v>4EI0013</v>
+        <v>4EI0019</v>
       </c>
       <c r="F71" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G71" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H71" t="str">
-        <v>FACTURACION FARMACIA</v>
+        <v>GESTOR DE TALENTO HUMANO / JURÍDICA</v>
       </c>
       <c r="I71" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J71" s="1">
-        <v>44562</v>
+        <v>44625</v>
       </c>
       <c r="K71" t="str">
-        <v>2022-12-31</v>
+        <v>2023-03-04</v>
       </c>
       <c r="L71" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M71" t="str">
         <v>140000000.00</v>
       </c>
       <c r="N71" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O71" s="1">
-        <v>44567</v>
+        <v>25573</v>
       </c>
       <c r="P71" t="str">
         <v>3</v>
       </c>
       <c r="Q71" t="str">
         <v>N/A</v>
       </c>
       <c r="R71" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S71" t="str">
         <v>220V</v>
       </c>
       <c r="T71" t="str">
         <v>W</v>
       </c>
       <c r="U71" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V71" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W71" t="str">
         <v>35KG</v>
       </c>
       <c r="X71" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y71" t="str">
         <v>R410A</v>
       </c>
       <c r="Z71" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA71" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB71" t="str">
         <v>N/A</v>
       </c>
       <c r="AC71" t="str">
         <v>18°C</v>
       </c>
       <c r="AD71" t="str">
-        <v>BUENO PENDIENTE IMAGEN</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B72" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C72" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D72" t="str">
-        <v>340E826010322170130321</v>
+        <v>0011519133B</v>
       </c>
       <c r="E72" t="str">
-        <v>4EI0012</v>
+        <v>4EI0018</v>
       </c>
       <c r="F72" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G72" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H72" t="str">
-        <v>CONTABILIDAD</v>
+        <v>FACTURACION 1</v>
       </c>
       <c r="I72" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J72" s="1">
-        <v>44355</v>
+        <v>44625</v>
       </c>
       <c r="K72" t="str">
-        <v>2022-06-07</v>
+        <v>2023-03-04</v>
       </c>
       <c r="L72" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M72" t="str">
         <v>140000000.00</v>
       </c>
       <c r="N72" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O72" s="1">
-        <v>44360</v>
+        <v>44630</v>
       </c>
       <c r="P72" t="str">
         <v>3</v>
       </c>
       <c r="Q72" t="str">
         <v>N/A</v>
       </c>
       <c r="R72" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S72" t="str">
         <v>220V</v>
       </c>
       <c r="T72" t="str">
         <v>W</v>
       </c>
       <c r="U72" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V72" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W72" t="str">
         <v>35KG</v>
       </c>
       <c r="X72" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y72" t="str">
         <v>R410A</v>
       </c>
       <c r="Z72" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA72" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB72" t="str">
         <v>N/A</v>
       </c>
       <c r="AC72" t="str">
         <v>18°C</v>
       </c>
       <c r="AD72" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B73" t="str">
         <v>LG</v>
       </c>
       <c r="C73" t="str">
-        <v>VM242C7</v>
+        <v>VM122C7</v>
       </c>
       <c r="D73" t="str">
-        <v>USNQ242K20</v>
+        <v>707TAJDBB348</v>
       </c>
       <c r="E73" t="str">
-        <v>4EI0011</v>
+        <v>4EI0017</v>
       </c>
       <c r="F73" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G73" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H73" t="str">
-        <v>TERAPIA FISICA 1</v>
+        <v>FACTURACION 2</v>
       </c>
       <c r="I73" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J73" s="1">
-        <v>44848</v>
+        <v>44834</v>
       </c>
       <c r="K73" t="str">
-        <v>3</v>
+        <v>2023-09-29</v>
       </c>
       <c r="L73" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M73" t="str">
-        <v>2900000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N73" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O73" s="1">
-        <v>44853</v>
+        <v>44839</v>
       </c>
       <c r="P73" t="str">
         <v>3</v>
       </c>
       <c r="Q73" t="str">
         <v>N/A</v>
       </c>
       <c r="R73" t="str">
         <v>LG</v>
       </c>
       <c r="S73" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T73" t="str">
         <v>W</v>
       </c>
       <c r="U73" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V73" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W73" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X73" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y73" t="str">
         <v>R410A</v>
       </c>
       <c r="Z73" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA73" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB73" t="str">
         <v>N/A</v>
       </c>
       <c r="AC73" t="str">
         <v>18°C</v>
       </c>
       <c r="AD73" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B74" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C74" t="str">
-        <v>VM24267</v>
+        <v>MAB-87</v>
       </c>
       <c r="D74" t="str">
-        <v>OLPRG03R</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="E74" t="str">
-        <v>4EI0010</v>
+        <v>4EI0016</v>
       </c>
       <c r="F74" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G74" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H74" t="str">
-        <v>TERAPIA FISICA 1</v>
+        <v>TALENTO HUMANO</v>
       </c>
       <c r="I74" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J74" s="1">
-        <v>43187</v>
+        <v>43891</v>
       </c>
       <c r="K74" t="str">
-        <v>2019-03-27</v>
+        <v>2021-03-01</v>
       </c>
       <c r="L74" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M74" t="str">
-        <v>290000000.00</v>
+        <v/>
       </c>
       <c r="N74" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O74" s="1">
-        <v>25573</v>
+        <v>43896</v>
       </c>
       <c r="P74" t="str">
         <v>3</v>
       </c>
       <c r="Q74" t="str">
         <v>N/A</v>
       </c>
       <c r="R74" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S74" t="str">
         <v>220V</v>
       </c>
       <c r="T74" t="str">
         <v>W</v>
       </c>
       <c r="U74" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V74" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W74" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X74" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y74" t="str">
         <v>R410A</v>
       </c>
       <c r="Z74" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA74" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB74" t="str">
         <v>N/A</v>
       </c>
       <c r="AC74" t="str">
         <v>18°C</v>
       </c>
       <c r="AD74" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B75" t="str">
-        <v>INDUCOL</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C75" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>CA:12KBL1-2</v>
       </c>
       <c r="D75" t="str">
-        <v>INDMS12BLR20M</v>
+        <v>210310-1211150104</v>
       </c>
       <c r="E75" t="str">
-        <v>4EI0009</v>
+        <v>4EI0015</v>
       </c>
       <c r="F75" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G75" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H75" t="str">
-        <v>TERAPIA FISICA 2</v>
+        <v>SEGURIDAD Y SALUD EN EL TRABAJO</v>
       </c>
       <c r="I75" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J75" s="1">
-        <v>43187</v>
+        <v>44040</v>
       </c>
       <c r="K75" t="str">
-        <v>2019-03-27</v>
+        <v>2021-07-27</v>
       </c>
       <c r="L75" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M75" t="str">
         <v>140000000.00</v>
       </c>
       <c r="N75" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O75" s="1">
-        <v>43192</v>
+        <v>41123</v>
       </c>
       <c r="P75" t="str">
         <v>3</v>
       </c>
       <c r="Q75" t="str">
         <v>N/A</v>
       </c>
       <c r="R75" t="str">
-        <v>INDUCOL</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S75" t="str">
         <v>220V</v>
       </c>
       <c r="T75" t="str">
         <v>W</v>
       </c>
       <c r="U75" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V75" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W75" t="str">
         <v>35KG</v>
       </c>
       <c r="X75" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y75" t="str">
         <v>R410A</v>
       </c>
       <c r="Z75" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA75" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB75" t="str">
         <v>N/A</v>
       </c>
       <c r="AC75" t="str">
         <v>18°C</v>
       </c>
       <c r="AD75" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B76" t="str">
-        <v>LG</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C76" t="str">
-        <v>VM282CENW0</v>
+        <v>AR12TVHQAWKN</v>
       </c>
       <c r="D76" t="str">
-        <v>MEZ64797824NV82</v>
+        <v>BDD5P0DN399277P</v>
       </c>
       <c r="E76" t="str">
-        <v>4EI0008</v>
+        <v>4EI0014</v>
       </c>
       <c r="F76" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G76" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H76" t="str">
-        <v>TERAPIA FISICA 4</v>
+        <v>GESTION FINANCIERA</v>
       </c>
       <c r="I76" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J76" s="1">
-        <v>41682</v>
+        <v>44073</v>
       </c>
       <c r="K76" t="str">
-        <v/>
+        <v>2021-08-29</v>
       </c>
       <c r="L76" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M76" t="str">
-        <v>290000000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N76" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O76" s="1">
-        <v>41687</v>
+        <v>44078</v>
       </c>
       <c r="P76" t="str">
         <v>3</v>
       </c>
       <c r="Q76" t="str">
         <v>N/A</v>
       </c>
       <c r="R76" t="str">
-        <v>LG</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S76" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T76" t="str">
         <v>W</v>
       </c>
       <c r="U76" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V76" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W76" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X76" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y76" t="str">
         <v>R410A</v>
       </c>
       <c r="Z76" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA76" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB76" t="str">
         <v>N/A</v>
       </c>
       <c r="AC76" t="str">
         <v>18°C</v>
       </c>
       <c r="AD76" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B77" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C77" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>MMIT12CDBWCCC8</v>
       </c>
       <c r="D77" t="str">
-        <v>340E825590321100130047</v>
+        <v>VM122CENB3</v>
       </c>
       <c r="E77" t="str">
-        <v>4EI0007</v>
+        <v>4EI0013</v>
       </c>
       <c r="F77" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G77" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H77" t="str">
-        <v>TERAPIA FISICA 3</v>
+        <v>FACTURACION FARMACIA</v>
       </c>
       <c r="I77" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J77" s="1">
-        <v>44402</v>
+        <v>44562</v>
       </c>
       <c r="K77" t="str">
-        <v>2022-07-24</v>
+        <v>2022-12-31</v>
       </c>
       <c r="L77" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M77" t="str">
         <v>140000000.00</v>
       </c>
       <c r="N77" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O77" s="1">
-        <v>44407</v>
+        <v>44567</v>
       </c>
       <c r="P77" t="str">
         <v>3</v>
       </c>
       <c r="Q77" t="str">
         <v>N/A</v>
       </c>
       <c r="R77" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S77" t="str">
         <v>220V</v>
       </c>
       <c r="T77" t="str">
         <v>W</v>
       </c>
       <c r="U77" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V77" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W77" t="str">
         <v>35KG</v>
       </c>
       <c r="X77" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y77" t="str">
         <v>R410A</v>
       </c>
       <c r="Z77" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA77" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB77" t="str">
         <v>N/A</v>
       </c>
       <c r="AC77" t="str">
         <v>18°C</v>
       </c>
       <c r="AD77" t="str">
-        <v>BUENO</v>
+        <v>BUENO PENDIENTE IMAGEN</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B78" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C78" t="str">
-        <v>MMI18CDBWCCCI8</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D78" t="str">
-        <v>00115191333H</v>
+        <v>340E826010322170130321</v>
       </c>
       <c r="E78" t="str">
-        <v>4EI0006</v>
+        <v>4EI0012</v>
       </c>
       <c r="F78" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G78" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H78" t="str">
-        <v>GIMNASIO ADULTO</v>
+        <v>CONTABILIDAD</v>
       </c>
       <c r="I78" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J78" s="1">
-        <v>42377</v>
+        <v>44355</v>
       </c>
       <c r="K78" t="str">
-        <v>2017-01-07</v>
+        <v>2022-06-07</v>
       </c>
       <c r="L78" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M78" t="str">
-        <v>220000000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N78" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O78" s="1">
-        <v>42382</v>
+        <v>44360</v>
       </c>
       <c r="P78" t="str">
         <v>3</v>
       </c>
       <c r="Q78" t="str">
         <v>N/A</v>
       </c>
       <c r="R78" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S78" t="str">
         <v>220V</v>
       </c>
       <c r="T78" t="str">
         <v>W</v>
       </c>
       <c r="U78" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V78" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W78" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X78" t="str">
-        <v>18BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y78" t="str">
         <v>R410A</v>
       </c>
       <c r="Z78" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA78" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB78" t="str">
         <v>N/A</v>
       </c>
       <c r="AC78" t="str">
         <v>18°C</v>
       </c>
       <c r="AD78" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B79" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C79" t="str">
-        <v>MMT18CDBWCCCI8</v>
+        <v>VM242C7</v>
       </c>
       <c r="D79" t="str">
-        <v>0011519133C</v>
+        <v>USNQ242K20</v>
       </c>
       <c r="E79" t="str">
-        <v>4EI0005</v>
+        <v>4EI0011</v>
       </c>
       <c r="F79" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G79" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H79" t="str">
-        <v>CUARTO DE TERAPIA</v>
+        <v>TERAPIA FISICA 1</v>
       </c>
       <c r="I79" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J79" s="1">
-        <v>44722</v>
+        <v>44848</v>
       </c>
       <c r="K79" t="str">
-        <v>2023-06-09</v>
+        <v>3</v>
       </c>
       <c r="L79" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M79" t="str">
-        <v>220000000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N79" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O79" s="1">
-        <v>44727</v>
+        <v>44853</v>
       </c>
       <c r="P79" t="str">
         <v>3</v>
       </c>
       <c r="Q79" t="str">
         <v>N/A</v>
       </c>
       <c r="R79" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S79" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T79" t="str">
         <v>W</v>
       </c>
       <c r="U79" t="str">
-        <v>1,8KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V79" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W79" t="str">
-        <v>45KG</v>
+        <v>64KG</v>
       </c>
       <c r="X79" t="str">
-        <v>18BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y79" t="str">
         <v>R410A</v>
       </c>
       <c r="Z79" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA79" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB79" t="str">
         <v>N/A</v>
       </c>
       <c r="AC79" t="str">
         <v>18°C</v>
       </c>
       <c r="AD79" t="str">
-        <v>BUENO OJO PENDIENTE UBICAR Y VERIFICAR</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B80" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="C80" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>VM24267</v>
       </c>
       <c r="D80" t="str">
-        <v>340E826010322170130508</v>
+        <v>OLPRG03R</v>
       </c>
       <c r="E80" t="str">
-        <v>4EI0004</v>
+        <v>4EI0010</v>
       </c>
       <c r="F80" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G80" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H80" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>TERAPIA FISICA 1</v>
       </c>
       <c r="I80" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J80" s="1">
-        <v>44722</v>
+        <v>43187</v>
       </c>
       <c r="K80" t="str">
-        <v>2023-06-09</v>
+        <v>2019-03-27</v>
       </c>
       <c r="L80" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M80" t="str">
-        <v>140000000.00</v>
+        <v>290000000.00</v>
       </c>
       <c r="N80" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O80" s="1">
-        <v>44727</v>
+        <v>25573</v>
       </c>
       <c r="P80" t="str">
         <v>3</v>
       </c>
       <c r="Q80" t="str">
         <v>N/A</v>
       </c>
       <c r="R80" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="S80" t="str">
         <v>220V</v>
       </c>
       <c r="T80" t="str">
         <v>W</v>
       </c>
       <c r="U80" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V80" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W80" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X80" t="str">
-        <v>12BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y80" t="str">
         <v>R410A</v>
       </c>
       <c r="Z80" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA80" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB80" t="str">
         <v>N/A</v>
       </c>
       <c r="AC80" t="str">
         <v>18°C</v>
       </c>
       <c r="AD80" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B81" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C81" t="str">
-        <v>SJ091CD</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D81" t="str">
-        <v>MEZ61971401</v>
+        <v>INDMS12BLR20M</v>
       </c>
       <c r="E81" t="str">
-        <v>4EI0003</v>
+        <v>4EI0009</v>
       </c>
       <c r="F81" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G81" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H81" t="str">
-        <v>CONSULTORIO 102</v>
+        <v>TERAPIA FISICA 2</v>
       </c>
       <c r="I81" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J81" s="1">
-        <v>44722</v>
+        <v>43187</v>
       </c>
       <c r="K81" t="str">
-        <v/>
+        <v>2019-03-27</v>
       </c>
       <c r="L81" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M81" t="str">
-        <v>1400000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N81" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O81" s="1">
-        <v>44727</v>
+        <v>43192</v>
       </c>
       <c r="P81" t="str">
         <v>3</v>
       </c>
       <c r="Q81" t="str">
         <v>N/A</v>
       </c>
       <c r="R81" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S81" t="str">
         <v>220V</v>
       </c>
       <c r="T81" t="str">
         <v>W</v>
       </c>
       <c r="U81" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V81" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W81" t="str">
         <v>35KG</v>
       </c>
       <c r="X81" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y81" t="str">
         <v>R410A</v>
       </c>
       <c r="Z81" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA81" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB81" t="str">
         <v>N/A</v>
       </c>
       <c r="AC81" t="str">
         <v>18°C</v>
       </c>
       <c r="AD81" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B82" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C82" t="str">
-        <v>MABE-3333</v>
+        <v>VM282CENW0</v>
       </c>
       <c r="D82" t="str">
-        <v>MAB3333</v>
+        <v>MEZ64797824NV82</v>
       </c>
       <c r="E82" t="str">
-        <v>4EI0002</v>
+        <v>4EI0008</v>
       </c>
       <c r="F82" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G82" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H82" t="str">
-        <v>CONSULTORIO 103</v>
+        <v>TERAPIA FISICA 4</v>
       </c>
       <c r="I82" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J82" s="1">
-        <v>44979</v>
+        <v>41682</v>
       </c>
       <c r="K82" t="str">
         <v/>
       </c>
       <c r="L82" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M82" t="str">
-        <v>1400000.00</v>
+        <v>290000000.00</v>
       </c>
       <c r="N82" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O82" s="1">
-        <v>44984</v>
+        <v>41687</v>
       </c>
       <c r="P82" t="str">
         <v>3</v>
       </c>
       <c r="Q82" t="str">
         <v>N/A</v>
       </c>
       <c r="R82" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S82" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T82" t="str">
         <v>W</v>
       </c>
       <c r="U82" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V82" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W82" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X82" t="str">
-        <v>12BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y82" t="str">
         <v>R410A</v>
       </c>
       <c r="Z82" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA82" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB82" t="str">
         <v>N/A</v>
       </c>
       <c r="AC82" t="str">
         <v>18°C</v>
       </c>
       <c r="AD82" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B83" t="str">
-        <v>SAMSUNG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C83" t="str">
-        <v>AR18MVSSCWK-N</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D83" t="str">
-        <v>AR18MVSSCWKN</v>
+        <v>340E825590321100130047</v>
       </c>
       <c r="E83" t="str">
-        <v>4EI0001</v>
+        <v>4EI0007</v>
       </c>
       <c r="F83" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G83" t="str">
         <v>SEDE D</v>
       </c>
       <c r="H83" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>TERAPIA FISICA 3</v>
       </c>
       <c r="I83" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J83" s="1">
-        <v>44832</v>
+        <v>44402</v>
       </c>
       <c r="K83" t="str">
-        <v/>
+        <v>2022-07-24</v>
       </c>
       <c r="L83" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M83" t="str">
-        <v>220000000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N83" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O83" s="1">
-        <v>44837</v>
+        <v>44407</v>
       </c>
       <c r="P83" t="str">
         <v>3</v>
       </c>
       <c r="Q83" t="str">
         <v>N/A</v>
       </c>
       <c r="R83" t="str">
-        <v>SAMSUNG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S83" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T83" t="str">
         <v>W</v>
       </c>
       <c r="U83" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V83" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W83" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X83" t="str">
-        <v>18BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y83" t="str">
         <v>R410A</v>
       </c>
       <c r="Z83" t="str">
         <v>8,5A</v>
       </c>
       <c r="AA83" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB83" t="str">
         <v>N/A</v>
       </c>
       <c r="AC83" t="str">
         <v>18°C</v>
       </c>
       <c r="AD83" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B84" t="str">
         <v>MABE</v>
       </c>
       <c r="C84" t="str">
-        <v>RMP420FLCG1</v>
+        <v>MMI18CDBWCCCI8</v>
       </c>
       <c r="D84" t="str">
-        <v>N/A</v>
+        <v>00115191333H</v>
       </c>
       <c r="E84" t="str">
-        <v>11EI0045</v>
+        <v>4EI0006</v>
       </c>
       <c r="F84" t="str">
-        <v>SARAVENA</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G84" t="str">
-        <v>FARMACIA 8</v>
+        <v>SEDE D</v>
       </c>
       <c r="H84" t="str">
-        <v xml:space="preserve">BODEGA 2 </v>
+        <v>GIMNASIO ADULTO</v>
       </c>
       <c r="I84" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J84" s="1">
-        <v>44594</v>
+        <v>42377</v>
       </c>
       <c r="K84" t="str">
-        <v>3</v>
+        <v>2017-01-07</v>
       </c>
       <c r="L84" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M84" t="str">
-        <v>1750000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N84" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O84" s="1">
-        <v>44595</v>
+        <v>42382</v>
       </c>
       <c r="P84" t="str">
         <v>3</v>
       </c>
       <c r="Q84" t="str">
         <v>N/A</v>
       </c>
       <c r="R84" t="str">
         <v>MABE</v>
       </c>
       <c r="S84" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T84" t="str">
         <v>W</v>
       </c>
       <c r="U84" t="str">
-        <v>135W</v>
+        <v>1,8KW</v>
       </c>
       <c r="V84" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W84" t="str">
-        <v>64 KG</v>
+        <v>45KG</v>
       </c>
       <c r="X84" t="str">
-        <v>N/A</v>
+        <v>18BTU</v>
       </c>
       <c r="Y84" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z84" t="str">
-        <v>110</v>
+        <v>8,5A</v>
       </c>
       <c r="AA84" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB84" t="str">
         <v>N/A</v>
       </c>
       <c r="AC84" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD84" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B85" t="str">
-        <v>HYUNDAI</v>
+        <v>MABE</v>
       </c>
       <c r="C85" t="str">
-        <v>HY18K226AC</v>
+        <v>MMT18CDBWCCCI8</v>
       </c>
       <c r="D85" t="str">
-        <v>HY18K226AC2099M000059</v>
+        <v>0011519133C</v>
       </c>
       <c r="E85" t="str">
-        <v>11EI0044</v>
+        <v>4EI0005</v>
       </c>
       <c r="F85" t="str">
-        <v>SARAVENA</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G85" t="str">
-        <v>FARMACIA 8</v>
+        <v>SEDE D</v>
       </c>
       <c r="H85" t="str">
-        <v>APOYO OPERATIVO</v>
+        <v>CUARTO DE TERAPIA</v>
       </c>
       <c r="I85" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J85" s="1">
-        <v>44594</v>
+        <v>44722</v>
       </c>
       <c r="K85" t="str">
-        <v>3</v>
+        <v>2023-06-09</v>
       </c>
       <c r="L85" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M85" t="str">
-        <v>2200000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N85" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O85" s="1">
-        <v>44595</v>
+        <v>44727</v>
       </c>
       <c r="P85" t="str">
         <v>3</v>
       </c>
       <c r="Q85" t="str">
         <v>N/A</v>
       </c>
       <c r="R85" t="str">
-        <v>HYUNDAI</v>
+        <v>MABE</v>
       </c>
       <c r="S85" t="str">
         <v>220V</v>
       </c>
       <c r="T85" t="str">
         <v>W</v>
       </c>
       <c r="U85" t="str">
         <v>1,8KW</v>
       </c>
       <c r="V85" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W85" t="str">
         <v>45KG</v>
       </c>
       <c r="X85" t="str">
-        <v>18 BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y85" t="str">
         <v>R410A</v>
       </c>
       <c r="Z85" t="str">
-        <v>8,5 A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA85" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB85" t="str">
         <v>N/A</v>
       </c>
       <c r="AC85" t="str">
         <v>18°C</v>
       </c>
       <c r="AD85" t="str">
-        <v>BUENO</v>
+        <v>BUENO OJO PENDIENTE UBICAR Y VERIFICAR</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B86" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C86" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D86" t="str">
-        <v>ST22091721FCE0847</v>
+        <v>340E826010322170130508</v>
       </c>
       <c r="E86" t="str">
-        <v>11EI0043</v>
+        <v>4EI0004</v>
       </c>
       <c r="F86" t="str">
-        <v>SARAVENA</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G86" t="str">
-        <v>FARMACIA 8</v>
+        <v>SEDE D</v>
       </c>
       <c r="H86" t="str">
-        <v>FARMACOVIGILANCIA</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I86" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J86" s="1">
-        <v>44594</v>
+        <v>44722</v>
       </c>
       <c r="K86" t="str">
-        <v>3</v>
+        <v>2023-06-09</v>
       </c>
       <c r="L86" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M86" t="str">
-        <v>1450000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N86" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O86" s="1">
-        <v>44595</v>
+        <v>44727</v>
       </c>
       <c r="P86" t="str">
         <v>3</v>
       </c>
       <c r="Q86" t="str">
         <v>N/A</v>
       </c>
       <c r="R86" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S86" t="str">
         <v>220V</v>
       </c>
       <c r="T86" t="str">
         <v>W</v>
       </c>
       <c r="U86" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V86" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W86" t="str">
         <v>35KG</v>
       </c>
       <c r="X86" t="str">
-        <v>12 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y86" t="str">
         <v>R410A</v>
       </c>
       <c r="Z86" t="str">
-        <v>8,5 A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA86" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB86" t="str">
         <v>N/A</v>
       </c>
       <c r="AC86" t="str">
         <v>18°C</v>
       </c>
       <c r="AD86" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B87" t="str">
         <v>LG</v>
       </c>
       <c r="C87" t="str">
-        <v>VM182CE NC3</v>
+        <v>SJ091CD</v>
       </c>
       <c r="D87" t="str">
-        <v>N/A</v>
+        <v>MEZ61971401</v>
       </c>
       <c r="E87" t="str">
-        <v>11EI0042</v>
+        <v>4EI0003</v>
       </c>
       <c r="F87" t="str">
-        <v>SARAVENA</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G87" t="str">
-        <v>FARMACIA 8</v>
+        <v>SEDE D</v>
       </c>
       <c r="H87" t="str">
-        <v xml:space="preserve">PAÑALES </v>
+        <v>CONSULTORIO 102</v>
       </c>
       <c r="I87" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J87" s="1">
-        <v>44594</v>
+        <v>44722</v>
       </c>
       <c r="K87" t="str">
-        <v>3</v>
+        <v/>
       </c>
       <c r="L87" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M87" t="str">
-        <v>2200000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N87" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O87" s="1">
-        <v>44595</v>
+        <v>44727</v>
       </c>
       <c r="P87" t="str">
         <v>3</v>
       </c>
       <c r="Q87" t="str">
         <v>N/A</v>
       </c>
       <c r="R87" t="str">
         <v>LG</v>
       </c>
       <c r="S87" t="str">
         <v>220V</v>
       </c>
       <c r="T87" t="str">
         <v>W</v>
       </c>
       <c r="U87" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V87" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W87" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X87" t="str">
-        <v>18 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y87" t="str">
         <v>R410A</v>
       </c>
       <c r="Z87" t="str">
-        <v>8,5 A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA87" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB87" t="str">
         <v>N/A</v>
       </c>
       <c r="AC87" t="str">
         <v>18°C</v>
       </c>
       <c r="AD87" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B88" t="str">
-        <v>HYUNDAI</v>
+        <v>MABE</v>
       </c>
       <c r="C88" t="str">
-        <v>HY18K226AC</v>
+        <v>MABE-3333</v>
       </c>
       <c r="D88" t="str">
-        <v>HY18K226AC2009M000100</v>
+        <v>MAB3333</v>
       </c>
       <c r="E88" t="str">
-        <v>11EI0041</v>
+        <v>4EI0002</v>
       </c>
       <c r="F88" t="str">
-        <v>SARAVENA</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G88" t="str">
-        <v>FARMACIA 8</v>
+        <v>SEDE D</v>
       </c>
       <c r="H88" t="str">
-        <v>BODEGA MEDICAMENTOS 3</v>
+        <v>CONSULTORIO 103</v>
       </c>
       <c r="I88" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J88" s="1">
-        <v>44594</v>
+        <v>44979</v>
       </c>
       <c r="K88" t="str">
-        <v>3</v>
+        <v/>
       </c>
       <c r="L88" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M88" t="str">
-        <v>2200000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N88" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O88" s="1">
-        <v>44595</v>
+        <v>44984</v>
       </c>
       <c r="P88" t="str">
         <v>3</v>
       </c>
       <c r="Q88" t="str">
         <v>N/A</v>
       </c>
       <c r="R88" t="str">
-        <v>HYUNDAI</v>
+        <v>MABE</v>
       </c>
       <c r="S88" t="str">
         <v>220V</v>
       </c>
       <c r="T88" t="str">
         <v>W</v>
       </c>
       <c r="U88" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V88" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W88" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X88" t="str">
-        <v>18 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y88" t="str">
         <v>R410A</v>
       </c>
       <c r="Z88" t="str">
-        <v>8,5 A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA88" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB88" t="str">
         <v>N/A</v>
       </c>
       <c r="AC88" t="str">
         <v>18°C</v>
       </c>
       <c r="AD88" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B89" t="str">
-        <v>VISIVO</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C89" t="str">
-        <v>VAC-I12MS2203M</v>
+        <v>AR18MVSSCWK-N</v>
       </c>
       <c r="D89" t="str">
-        <v>VIS2403445900177050120065</v>
+        <v>AR18MVSSCWKN</v>
       </c>
       <c r="E89" t="str">
-        <v>11EI0040</v>
+        <v>4EI0001</v>
       </c>
       <c r="F89" t="str">
-        <v>SARAVENA</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G89" t="str">
-        <v>FARMACIA 8</v>
+        <v>SEDE D</v>
       </c>
       <c r="H89" t="str">
-        <v>BODEGA MEDICAMENTOS 1</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I89" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J89" s="1">
-        <v>44594</v>
+        <v>44832</v>
       </c>
       <c r="K89" t="str">
-        <v>3</v>
+        <v/>
       </c>
       <c r="L89" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M89" t="str">
-        <v>1450000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N89" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O89" s="1">
-        <v>44595</v>
+        <v>44837</v>
       </c>
       <c r="P89" t="str">
         <v>3</v>
       </c>
       <c r="Q89" t="str">
         <v>N/A</v>
       </c>
       <c r="R89" t="str">
-        <v>VISIVO</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S89" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T89" t="str">
         <v>W</v>
       </c>
       <c r="U89" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V89" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W89" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X89" t="str">
-        <v>12 BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y89" t="str">
         <v>R410A</v>
       </c>
       <c r="Z89" t="str">
-        <v>8,5 A</v>
+        <v>8,5A</v>
       </c>
       <c r="AA89" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB89" t="str">
         <v>N/A</v>
       </c>
       <c r="AC89" t="str">
         <v>18°C</v>
       </c>
       <c r="AD89" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B90" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C90" t="str">
-        <v xml:space="preserve"> VM122C7</v>
+        <v>RMP420FLCG1</v>
       </c>
       <c r="D90" t="str">
-        <v>707TASWAH182</v>
+        <v>N/A</v>
       </c>
       <c r="E90" t="str">
-        <v>11EI0039</v>
+        <v>11EI0045</v>
       </c>
       <c r="F90" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G90" t="str">
-        <v>FARMACIA 8</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H90" t="str">
-        <v xml:space="preserve"> LINEA DE FRENTE </v>
+        <v>BODEGA 2</v>
       </c>
       <c r="I90" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J90" s="1">
-        <v>44594</v>
+        <v>44959</v>
       </c>
       <c r="K90" t="str">
-        <v>3</v>
+        <v>2024-02-01</v>
       </c>
       <c r="L90" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M90" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N90" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O90" s="1">
-        <v>44595</v>
+        <v>44960</v>
       </c>
       <c r="P90" t="str">
         <v>3</v>
       </c>
       <c r="Q90" t="str">
         <v>N/A</v>
       </c>
       <c r="R90" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S90" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T90" t="str">
         <v>W</v>
       </c>
       <c r="U90" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V90" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W90" t="str">
-        <v>35KG</v>
+        <v>64 KG</v>
       </c>
       <c r="X90" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y90" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z90" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA90" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB90" t="str">
         <v>N/A</v>
       </c>
       <c r="AC90" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD90" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B91" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="C91" t="str">
-        <v xml:space="preserve"> MGI24CDBC3</v>
+        <v>HY18K226AC</v>
       </c>
       <c r="D91" t="str">
-        <v>N/A</v>
+        <v>HY18K226AC2099M000059</v>
       </c>
       <c r="E91" t="str">
-        <v>11EI0038</v>
+        <v>11EI0044</v>
       </c>
       <c r="F91" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G91" t="str">
-        <v>FARMACIA 8</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H91" t="str">
-        <v xml:space="preserve"> LINEA DE FRENTE </v>
+        <v>APOYO OPERATIVO</v>
       </c>
       <c r="I91" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J91" s="1">
         <v>44594</v>
       </c>
       <c r="K91" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L91" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M91" t="str">
-        <v>1450000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N91" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O91" s="1">
         <v>44595</v>
       </c>
       <c r="P91" t="str">
         <v>3</v>
       </c>
       <c r="Q91" t="str">
         <v>N/A</v>
       </c>
       <c r="R91" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="S91" t="str">
         <v>220V</v>
       </c>
       <c r="T91" t="str">
         <v>W</v>
       </c>
       <c r="U91" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V91" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W91" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X91" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y91" t="str">
         <v>R410A</v>
       </c>
       <c r="Z91" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA91" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB91" t="str">
         <v>N/A</v>
       </c>
       <c r="AC91" t="str">
         <v>18°C</v>
       </c>
       <c r="AD91" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B92" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C92" t="str">
-        <v>N/A</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D92" t="str">
-        <v>111TAWMFZ249</v>
+        <v>ST22091721FCE0847</v>
       </c>
       <c r="E92" t="str">
-        <v>11EI0037</v>
+        <v>11EI0043</v>
       </c>
       <c r="F92" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G92" t="str">
-        <v>FARMACIA 8</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H92" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>FARMACOVIGILANCIA</v>
       </c>
       <c r="I92" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J92" s="1">
         <v>44594</v>
       </c>
       <c r="K92" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L92" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M92" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N92" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O92" s="1">
         <v>44595</v>
       </c>
       <c r="P92" t="str">
         <v>3</v>
       </c>
       <c r="Q92" t="str">
         <v>N/A</v>
       </c>
       <c r="R92" t="str">
         <v>MABE</v>
       </c>
       <c r="S92" t="str">
         <v>220V</v>
       </c>
@@ -8882,1737 +8882,1737 @@
       </c>
       <c r="X92" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y92" t="str">
         <v>R410A</v>
       </c>
       <c r="Z92" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA92" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB92" t="str">
         <v>N/A</v>
       </c>
       <c r="AC92" t="str">
         <v>18°C</v>
       </c>
       <c r="AD92" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B93" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>LG</v>
       </c>
       <c r="C93" t="str">
-        <v>GXCF03E</v>
+        <v>VM182CE NC3</v>
       </c>
       <c r="D93" t="str">
-        <v>GXCF03E2</v>
+        <v>N/A</v>
       </c>
       <c r="E93" t="str">
-        <v>11EI0036</v>
+        <v>11EI0042</v>
       </c>
       <c r="F93" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G93" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H93" t="str">
-        <v>CAFETERIA SEGUNDO PISO</v>
+        <v>PAÑALES</v>
       </c>
       <c r="I93" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J93" s="1">
-        <v>44594</v>
+        <v>44229</v>
       </c>
       <c r="K93" t="str">
-        <v>3</v>
+        <v>2022-02-01</v>
       </c>
       <c r="L93" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M93" t="str">
-        <v>350000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N93" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O93" s="1">
-        <v>44595</v>
+        <v>44230</v>
       </c>
       <c r="P93" t="str">
         <v>3</v>
       </c>
       <c r="Q93" t="str">
         <v>N/A</v>
       </c>
       <c r="R93" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>LG</v>
       </c>
       <c r="S93" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T93" t="str">
         <v>W</v>
       </c>
       <c r="U93" t="str">
-        <v>135W</v>
+        <v>1,8KW</v>
       </c>
       <c r="V93" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W93" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X93" t="str">
-        <v>N/A</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y93" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z93" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA93" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB93" t="str">
         <v>N/A</v>
       </c>
       <c r="AC93" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD93" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B94" t="str">
-        <v>MABE</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="C94" t="str">
-        <v>EM2CB</v>
+        <v>HY18K226AC</v>
       </c>
       <c r="D94" t="str">
-        <v>N/A</v>
+        <v>HY18K226AC2009M000100</v>
       </c>
       <c r="E94" t="str">
-        <v>11EI0035</v>
+        <v>11EI0041</v>
       </c>
       <c r="F94" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G94" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H94" t="str">
-        <v>CAFETERIA PRIMER PISO</v>
+        <v>BODEGA MEDICAMENTOS 1 ( AL LADO DE LA COCINA)</v>
       </c>
       <c r="I94" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J94" s="1">
         <v>44594</v>
       </c>
       <c r="K94" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L94" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M94" t="str">
-        <v>350000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N94" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O94" s="1">
         <v>44595</v>
       </c>
       <c r="P94" t="str">
         <v>3</v>
       </c>
       <c r="Q94" t="str">
         <v>N/A</v>
       </c>
       <c r="R94" t="str">
-        <v>MABE</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="S94" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T94" t="str">
         <v>W</v>
       </c>
       <c r="U94" t="str">
-        <v>135W</v>
+        <v>1,8KW</v>
       </c>
       <c r="V94" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W94" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X94" t="str">
-        <v>N/A</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y94" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z94" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA94" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB94" t="str">
         <v>N/A</v>
       </c>
       <c r="AC94" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD94" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B95" t="str">
-        <v>N/A</v>
+        <v>VISIVO</v>
       </c>
       <c r="C95" t="str">
-        <v>N/A</v>
+        <v>VAC-I12MS2203M</v>
       </c>
       <c r="D95" t="str">
-        <v>N/A</v>
+        <v>VIS2403445900177050120065</v>
       </c>
       <c r="E95" t="str">
-        <v>11EI0034</v>
+        <v>11EI0040</v>
       </c>
       <c r="F95" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G95" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H95" t="str">
-        <v xml:space="preserve">TERAPIAS </v>
+        <v>BODEGA MEDICAMENTOS 1</v>
       </c>
       <c r="I95" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J95" s="1">
         <v>44594</v>
       </c>
       <c r="K95" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L95" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M95" t="str">
-        <v>1750000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N95" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O95" s="1">
         <v>44595</v>
       </c>
       <c r="P95" t="str">
         <v>3</v>
       </c>
       <c r="Q95" t="str">
         <v>N/A</v>
       </c>
       <c r="R95" t="str">
-        <v>N/A</v>
+        <v>VISIVO</v>
       </c>
       <c r="S95" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T95" t="str">
         <v>W</v>
       </c>
       <c r="U95" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V95" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W95" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X95" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y95" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z95" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA95" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB95" t="str">
         <v>N/A</v>
       </c>
       <c r="AC95" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD95" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B96" t="str">
-        <v>CHALLENGER</v>
+        <v>LG</v>
       </c>
       <c r="C96" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve"> VM122C7</v>
       </c>
       <c r="D96" t="str">
-        <v>N/A</v>
+        <v>707TASWAH182</v>
       </c>
       <c r="E96" t="str">
-        <v>11EI0033</v>
+        <v>11EI0039</v>
       </c>
       <c r="F96" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G96" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H96" t="str">
-        <v>SEGUNDO PISO AREA NUEVA</v>
+        <v>LINEA DE FRENTE</v>
       </c>
       <c r="I96" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J96" s="1">
         <v>44594</v>
       </c>
       <c r="K96" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L96" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M96" t="str">
-        <v>1750000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N96" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O96" s="1">
         <v>44595</v>
       </c>
       <c r="P96" t="str">
         <v>3</v>
       </c>
       <c r="Q96" t="str">
         <v>N/A</v>
       </c>
       <c r="R96" t="str">
-        <v>CHALLENGER</v>
+        <v>LG</v>
       </c>
       <c r="S96" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T96" t="str">
         <v>W</v>
       </c>
       <c r="U96" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V96" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W96" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X96" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y96" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z96" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA96" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB96" t="str">
         <v>N/A</v>
       </c>
       <c r="AC96" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD96" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B97" t="str">
-        <v>IMBERA</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C97" t="str">
-        <v>MODELO: VR08</v>
+        <v xml:space="preserve"> MGI24CDBC3</v>
       </c>
       <c r="D97" t="str">
         <v>N/A</v>
       </c>
       <c r="E97" t="str">
-        <v>11EI0032</v>
+        <v>11EI0038</v>
       </c>
       <c r="F97" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G97" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H97" t="str">
-        <v>LABORATORIO CLINICO</v>
+        <v>LINEA DE FRENTE</v>
       </c>
       <c r="I97" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J97" s="1">
         <v>44594</v>
       </c>
       <c r="K97" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L97" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M97" t="str">
-        <v>1750000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N97" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O97" s="1">
         <v>44595</v>
       </c>
       <c r="P97" t="str">
         <v>3</v>
       </c>
       <c r="Q97" t="str">
         <v>N/A</v>
       </c>
       <c r="R97" t="str">
-        <v>IMBERA</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S97" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T97" t="str">
         <v>W</v>
       </c>
       <c r="U97" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V97" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W97" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X97" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y97" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z97" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA97" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB97" t="str">
         <v>N/A</v>
       </c>
       <c r="AC97" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD97" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B98" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C98" t="str">
-        <v>RMA250FJCG</v>
+        <v>N/A</v>
       </c>
       <c r="D98" t="str">
-        <v>N/A</v>
+        <v>111TAWMFZ249</v>
       </c>
       <c r="E98" t="str">
-        <v>11EI0031</v>
+        <v>11EI0037</v>
       </c>
       <c r="F98" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G98" t="str">
-        <v>SARAVENA SEDE PRINCIPAL</v>
+        <v>FARMACIA PUNTO 8</v>
       </c>
       <c r="H98" t="str">
-        <v>LABORATORIO CLINICO</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I98" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J98" s="1">
         <v>44594</v>
       </c>
       <c r="K98" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L98" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M98" t="str">
-        <v>1750000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N98" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O98" s="1">
         <v>44595</v>
       </c>
       <c r="P98" t="str">
         <v>3</v>
       </c>
       <c r="Q98" t="str">
         <v>N/A</v>
       </c>
       <c r="R98" t="str">
         <v>MABE</v>
       </c>
       <c r="S98" t="str">
-        <v>110</v>
+        <v>220V</v>
       </c>
       <c r="T98" t="str">
         <v>W</v>
       </c>
       <c r="U98" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V98" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W98" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X98" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y98" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z98" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA98" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB98" t="str">
         <v>N/A</v>
       </c>
       <c r="AC98" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD98" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>NEVERA</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B99" t="str">
-        <v>HACEB</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C99" t="str">
-        <v>H6163NT23</v>
+        <v>GXCF03E</v>
       </c>
       <c r="D99" t="str">
-        <v>N/A</v>
+        <v>GXCF03E2</v>
       </c>
       <c r="E99" t="str">
-        <v>11EI0030</v>
+        <v>11EI0036</v>
       </c>
       <c r="F99" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G99" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H99" t="str">
-        <v>FARMACIA 78</v>
+        <v>CAFETERIA SEGUNDO PISO</v>
       </c>
       <c r="I99" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J99" s="1">
         <v>44594</v>
       </c>
       <c r="K99" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L99" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M99" t="str">
-        <v>1750000.00</v>
+        <v>350000.00</v>
       </c>
       <c r="N99" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O99" s="1">
         <v>44595</v>
       </c>
       <c r="P99" t="str">
         <v>3</v>
       </c>
       <c r="Q99" t="str">
         <v>N/A</v>
       </c>
       <c r="R99" t="str">
-        <v>HACEB</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S99" t="str">
-        <v>110</v>
+        <v>110V</v>
       </c>
       <c r="T99" t="str">
         <v>W</v>
       </c>
       <c r="U99" t="str">
         <v>135W</v>
       </c>
       <c r="V99" t="str">
         <v>105PSI</v>
       </c>
       <c r="W99" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X99" t="str">
         <v>N/A</v>
       </c>
       <c r="Y99" t="str">
         <v>R134A</v>
       </c>
       <c r="Z99" t="str">
         <v>110</v>
       </c>
       <c r="AA99" t="str">
         <v>N/A</v>
       </c>
       <c r="AB99" t="str">
         <v>N/A</v>
       </c>
       <c r="AC99" t="str">
         <v>N/A</v>
       </c>
       <c r="AD99" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B100" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C100" t="str">
-        <v>VM122CE NB3</v>
+        <v>EM2CB</v>
       </c>
       <c r="D100" t="str">
-        <v>404HAFM01155</v>
+        <v>N/A</v>
       </c>
       <c r="E100" t="str">
-        <v>11EI0029</v>
+        <v>11EI0035</v>
       </c>
       <c r="F100" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G100" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H100" t="str">
-        <v xml:space="preserve">REDES </v>
+        <v>CAFETERIA PRIMER PISO</v>
       </c>
       <c r="I100" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J100" s="1">
         <v>44594</v>
       </c>
       <c r="K100" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L100" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M100" t="str">
-        <v>1450000.00</v>
+        <v>350000.00</v>
       </c>
       <c r="N100" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O100" s="1">
         <v>44595</v>
       </c>
       <c r="P100" t="str">
         <v>3</v>
       </c>
       <c r="Q100" t="str">
         <v>N/A</v>
       </c>
       <c r="R100" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S100" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T100" t="str">
         <v>W</v>
       </c>
       <c r="U100" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V100" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W100" t="str">
         <v>35KG</v>
       </c>
       <c r="X100" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y100" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z100" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA100" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB100" t="str">
         <v>N/A</v>
       </c>
       <c r="AC100" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD100" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B101" t="str">
-        <v>MABE</v>
+        <v>NA</v>
       </c>
       <c r="C101" t="str">
-        <v>MMT18CDBWCCC8</v>
+        <v>N/A</v>
       </c>
       <c r="D101" t="str">
-        <v>ST24062621FCG0082</v>
+        <v>N/A</v>
       </c>
       <c r="E101" t="str">
-        <v>11EI0028</v>
+        <v>11EI0034</v>
       </c>
       <c r="F101" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G101" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H101" t="str">
-        <v xml:space="preserve">PYM </v>
+        <v>TERAPIAS</v>
       </c>
       <c r="I101" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J101" s="1">
         <v>44594</v>
       </c>
       <c r="K101" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L101" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M101" t="str">
-        <v>2200000.00</v>
+        <v>175000000.00</v>
       </c>
       <c r="N101" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O101" s="1">
         <v>44595</v>
       </c>
       <c r="P101" t="str">
         <v>3</v>
       </c>
       <c r="Q101" t="str">
         <v>N/A</v>
       </c>
       <c r="R101" t="str">
-        <v>MABE</v>
+        <v>NA</v>
       </c>
       <c r="S101" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T101" t="str">
         <v>W</v>
       </c>
       <c r="U101" t="str">
-        <v>1,8KW</v>
+        <v>135W</v>
       </c>
       <c r="V101" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W101" t="str">
-        <v>45KG</v>
+        <v>90KG</v>
       </c>
       <c r="X101" t="str">
-        <v>18 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y101" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z101" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA101" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB101" t="str">
         <v>N/A</v>
       </c>
       <c r="AC101" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD101" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B102" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C102" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>N/A</v>
       </c>
       <c r="D102" t="str">
-        <v>ST24111521FCE0938</v>
+        <v>N/A</v>
       </c>
       <c r="E102" t="str">
-        <v>11EI0027</v>
+        <v>11EI0033</v>
       </c>
       <c r="F102" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G102" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H102" t="str">
-        <v xml:space="preserve">TOMA DE MUESTRA </v>
+        <v>SEGUNDO PISO AREA NUEVA</v>
       </c>
       <c r="I102" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J102" s="1">
-        <v>44594</v>
+        <v>43498</v>
       </c>
       <c r="K102" t="str">
-        <v>3</v>
+        <v>2020-02-01</v>
       </c>
       <c r="L102" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M102" t="str">
-        <v>1450000.00</v>
+        <v>450000.00</v>
       </c>
       <c r="N102" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O102" s="1">
-        <v>44595</v>
+        <v>43499</v>
       </c>
       <c r="P102" t="str">
         <v>3</v>
       </c>
       <c r="Q102" t="str">
         <v>N/A</v>
       </c>
       <c r="R102" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S102" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T102" t="str">
         <v>W</v>
       </c>
       <c r="U102" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V102" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W102" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X102" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y102" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z102" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA102" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB102" t="str">
         <v>N/A</v>
       </c>
       <c r="AC102" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD102" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B103" t="str">
-        <v>VISIVO</v>
+        <v>IMBERA</v>
       </c>
       <c r="C103" t="str">
-        <v>VAC-L2mms2203</v>
+        <v>MODELO: VR08</v>
       </c>
       <c r="D103" t="str">
         <v>N/A</v>
       </c>
       <c r="E103" t="str">
-        <v>11EI0026</v>
+        <v>11EI0032</v>
       </c>
       <c r="F103" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G103" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H103" t="str">
-        <v>PROCEDIMIENTOS</v>
+        <v>LABORATORIO CLINICO</v>
       </c>
       <c r="I103" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J103" s="1">
-        <v>44594</v>
+        <v>44959</v>
       </c>
       <c r="K103" t="str">
-        <v>3</v>
+        <v>2024-02-01</v>
       </c>
       <c r="L103" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M103" t="str">
-        <v>1450000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N103" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O103" s="1">
-        <v>44595</v>
+        <v>44960</v>
       </c>
       <c r="P103" t="str">
         <v>3</v>
       </c>
       <c r="Q103" t="str">
         <v>N/A</v>
       </c>
       <c r="R103" t="str">
-        <v>VISIVO</v>
+        <v>IMBERA</v>
       </c>
       <c r="S103" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T103" t="str">
         <v>W</v>
       </c>
       <c r="U103" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V103" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W103" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X103" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y103" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z103" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA103" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB103" t="str">
         <v>N/A</v>
       </c>
       <c r="AC103" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD103" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B104" t="str">
-        <v>VISIVO</v>
+        <v>MABE</v>
       </c>
       <c r="C104" t="str">
-        <v>VAC-I18MS2203M</v>
+        <v>RMA250FJCG</v>
       </c>
       <c r="D104" t="str">
-        <v>SN2403445900377040150038</v>
+        <v>N/A</v>
       </c>
       <c r="E104" t="str">
-        <v>11EI0025</v>
+        <v>11EI0031</v>
       </c>
       <c r="F104" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G104" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H104" t="str">
         <v>LABORATORIO CLINICO</v>
       </c>
       <c r="I104" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J104" s="1">
-        <v>44594</v>
+        <v>44959</v>
       </c>
       <c r="K104" t="str">
-        <v>3</v>
+        <v>2024-02-01</v>
       </c>
       <c r="L104" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M104" t="str">
-        <v>2200000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N104" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O104" s="1">
-        <v>44595</v>
+        <v>44960</v>
       </c>
       <c r="P104" t="str">
         <v>3</v>
       </c>
       <c r="Q104" t="str">
         <v>N/A</v>
       </c>
       <c r="R104" t="str">
-        <v>VISIVO</v>
+        <v>MABE</v>
       </c>
       <c r="S104" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T104" t="str">
         <v>W</v>
       </c>
       <c r="U104" t="str">
-        <v>1,8KW</v>
+        <v>135W</v>
       </c>
       <c r="V104" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W104" t="str">
-        <v>45KG</v>
+        <v>90KG</v>
       </c>
       <c r="X104" t="str">
-        <v>18 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y104" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z104" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA104" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB104" t="str">
         <v>N/A</v>
       </c>
       <c r="AC104" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD104" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B105" t="str">
-        <v>VISIVO</v>
+        <v>HACEB</v>
       </c>
       <c r="C105" t="str">
-        <v>VAC-I12MS2203</v>
+        <v>H6163NT23</v>
       </c>
       <c r="D105" t="str">
         <v>N/A</v>
       </c>
       <c r="E105" t="str">
-        <v>11EI0024</v>
+        <v>11EI0030</v>
       </c>
       <c r="F105" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G105" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H105" t="str">
-        <v>SALA LABORATORIO</v>
+        <v>FARMACIA 78</v>
       </c>
       <c r="I105" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J105" s="1">
         <v>44594</v>
       </c>
       <c r="K105" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L105" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M105" t="str">
-        <v>1450000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N105" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O105" s="1">
         <v>44595</v>
       </c>
       <c r="P105" t="str">
         <v>3</v>
       </c>
       <c r="Q105" t="str">
         <v>N/A</v>
       </c>
       <c r="R105" t="str">
-        <v>VISIVO</v>
+        <v>HACEB</v>
       </c>
       <c r="S105" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T105" t="str">
         <v>W</v>
       </c>
       <c r="U105" t="str">
-        <v>1,2KW</v>
+        <v>135W</v>
       </c>
       <c r="V105" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W105" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X105" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y105" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z105" t="str">
-        <v>8,5 A</v>
+        <v>110</v>
       </c>
       <c r="AA105" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB105" t="str">
         <v>N/A</v>
       </c>
       <c r="AC105" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD105" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B106" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C106" t="str">
-        <v>MMT24CDBWCCCI8</v>
+        <v>VM122CE NB3</v>
       </c>
       <c r="D106" t="str">
-        <v>ST22111821FCI0166</v>
+        <v>404HAFM01155</v>
       </c>
       <c r="E106" t="str">
-        <v>11EI0023</v>
+        <v>11EI0029</v>
       </c>
       <c r="F106" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G106" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H106" t="str">
-        <v>LINEA DE FRENTE</v>
+        <v>REDES</v>
       </c>
       <c r="I106" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J106" s="1">
         <v>44594</v>
       </c>
       <c r="K106" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L106" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M106" t="str">
-        <v>2900000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N106" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O106" s="1">
         <v>44595</v>
       </c>
       <c r="P106" t="str">
         <v>3</v>
       </c>
       <c r="Q106" t="str">
         <v>N/A</v>
       </c>
       <c r="R106" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S106" t="str">
         <v>220V</v>
       </c>
       <c r="T106" t="str">
         <v>W</v>
       </c>
       <c r="U106" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V106" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W106" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X106" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y106" t="str">
         <v>R410A</v>
       </c>
       <c r="Z106" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA106" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB106" t="str">
         <v>N/A</v>
       </c>
       <c r="AC106" t="str">
         <v>18°C</v>
       </c>
       <c r="AD106" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B107" t="str">
         <v>MABE</v>
       </c>
       <c r="C107" t="str">
-        <v>MMT24CDBWCCCI8</v>
+        <v>MMT18CDBWCCC8</v>
       </c>
       <c r="D107" t="str">
-        <v>ST22112121FCI0114</v>
+        <v>ST24062621FCG0082</v>
       </c>
       <c r="E107" t="str">
-        <v>11EI0022</v>
+        <v>11EI0028</v>
       </c>
       <c r="F107" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G107" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H107" t="str">
-        <v>SALA DE ESPERA PRINCIPAL</v>
+        <v>PYM</v>
       </c>
       <c r="I107" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J107" s="1">
         <v>44594</v>
       </c>
       <c r="K107" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L107" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M107" t="str">
-        <v>2900000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N107" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O107" s="1">
         <v>44595</v>
       </c>
       <c r="P107" t="str">
         <v>3</v>
       </c>
       <c r="Q107" t="str">
         <v>N/A</v>
       </c>
       <c r="R107" t="str">
         <v>MABE</v>
       </c>
       <c r="S107" t="str">
         <v>220V</v>
       </c>
       <c r="T107" t="str">
         <v>W</v>
       </c>
       <c r="U107" t="str">
-        <v>2,6KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V107" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W107" t="str">
-        <v>64KG</v>
+        <v>45KG</v>
       </c>
       <c r="X107" t="str">
-        <v>24 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y107" t="str">
         <v>R410A</v>
       </c>
       <c r="Z107" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA107" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB107" t="str">
         <v>N/A</v>
       </c>
       <c r="AC107" t="str">
         <v>18°C</v>
       </c>
       <c r="AD107" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B108" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="C108" t="str">
-        <v>AR18TVFZAWKN</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D108" t="str">
-        <v>0GWSPDBR100177Z</v>
+        <v>ST24111521FCE0938</v>
       </c>
       <c r="E108" t="str">
-        <v>11EI0021</v>
+        <v>11EI0027</v>
       </c>
       <c r="F108" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G108" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H108" t="str">
-        <v>FARMACIA 78</v>
+        <v>TOMA DE MUESTRA</v>
       </c>
       <c r="I108" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J108" s="1">
         <v>44594</v>
       </c>
       <c r="K108" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L108" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M108" t="str">
-        <v>2200000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N108" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O108" s="1">
         <v>44595</v>
       </c>
       <c r="P108" t="str">
         <v>3</v>
       </c>
       <c r="Q108" t="str">
         <v>N/A</v>
       </c>
       <c r="R108" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="S108" t="str">
         <v>220V</v>
       </c>
       <c r="T108" t="str">
         <v>W</v>
       </c>
       <c r="U108" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V108" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W108" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X108" t="str">
-        <v>18 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y108" t="str">
         <v>R410A</v>
       </c>
       <c r="Z108" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA108" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB108" t="str">
         <v>N/A</v>
       </c>
       <c r="AC108" t="str">
         <v>18°C</v>
       </c>
       <c r="AD108" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B109" t="str">
-        <v>CHALLENGER</v>
+        <v>VISIVO</v>
       </c>
       <c r="C109" t="str">
-        <v>CA 12KBL2INV-2</v>
+        <v>VAC-L2mms2203</v>
       </c>
       <c r="D109" t="str">
-        <v>201203-1212250148</v>
+        <v>N/A</v>
       </c>
       <c r="E109" t="str">
-        <v>11EI0020</v>
+        <v>11EI0026</v>
       </c>
       <c r="F109" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G109" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H109" t="str">
-        <v>FARMACIA 78</v>
+        <v>PROCEDIMIENTOS</v>
       </c>
       <c r="I109" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J109" s="1">
         <v>44594</v>
       </c>
       <c r="K109" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L109" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M109" t="str">
-        <v>1450000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N109" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O109" s="1">
         <v>44595</v>
       </c>
       <c r="P109" t="str">
         <v>3</v>
       </c>
       <c r="Q109" t="str">
         <v>N/A</v>
       </c>
       <c r="R109" t="str">
-        <v>CHALLENGER</v>
+        <v>VISIVO</v>
       </c>
       <c r="S109" t="str">
         <v>220V</v>
       </c>
       <c r="T109" t="str">
         <v>W</v>
       </c>
       <c r="U109" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V109" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W109" t="str">
         <v>35KG</v>
       </c>
       <c r="X109" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y109" t="str">
         <v>R410A</v>
       </c>
       <c r="Z109" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA109" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB109" t="str">
         <v>N/A</v>
       </c>
       <c r="AC109" t="str">
         <v>18°C</v>
       </c>
       <c r="AD109" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B110" t="str">
-        <v>LG</v>
+        <v>VISIVO</v>
       </c>
       <c r="C110" t="str">
-        <v>VM122CE NB3</v>
+        <v>VAC-I18MS2203M</v>
       </c>
       <c r="D110" t="str">
-        <v>MEZ64797601_REV01</v>
+        <v>SN2403445900377040150038</v>
       </c>
       <c r="E110" t="str">
-        <v>11EI0019</v>
+        <v>11EI0025</v>
       </c>
       <c r="F110" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G110" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H110" t="str">
-        <v xml:space="preserve">ELECTROCARDIOGRAMAS </v>
+        <v>LABORATORIO CLINICO</v>
       </c>
       <c r="I110" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J110" s="1">
-        <v>44594</v>
+        <v>44959</v>
       </c>
       <c r="K110" t="str">
-        <v>3</v>
+        <v>2024-02-01</v>
       </c>
       <c r="L110" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M110" t="str">
-        <v>1450000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N110" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O110" s="1">
         <v>44595</v>
       </c>
       <c r="P110" t="str">
         <v>3</v>
       </c>
       <c r="Q110" t="str">
         <v>N/A</v>
       </c>
       <c r="R110" t="str">
-        <v>LG</v>
+        <v>VISIVO</v>
       </c>
       <c r="S110" t="str">
         <v>220V</v>
       </c>
       <c r="T110" t="str">
         <v>W</v>
       </c>
       <c r="U110" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V110" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W110" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X110" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y110" t="str">
         <v>R410A</v>
       </c>
       <c r="Z110" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA110" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB110" t="str">
         <v>N/A</v>
       </c>
       <c r="AC110" t="str">
         <v>18°C</v>
       </c>
       <c r="AD110" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B111" t="str">
-        <v>CHALLENGER</v>
+        <v>VISIVO</v>
       </c>
       <c r="C111" t="str">
-        <v>CA 12KBL2INV-2</v>
+        <v>VAC-I12MS2203</v>
       </c>
       <c r="D111" t="str">
-        <v>220630-1212250115</v>
+        <v>N/A</v>
       </c>
       <c r="E111" t="str">
-        <v>11EI0018</v>
+        <v>11EI0024</v>
       </c>
       <c r="F111" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G111" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H111" t="str">
-        <v xml:space="preserve">SIAU </v>
+        <v>SALA LABORATORIO</v>
       </c>
       <c r="I111" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J111" s="1">
         <v>44594</v>
       </c>
       <c r="K111" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L111" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M111" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N111" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O111" s="1">
         <v>44595</v>
       </c>
       <c r="P111" t="str">
         <v>3</v>
       </c>
       <c r="Q111" t="str">
         <v>N/A</v>
       </c>
       <c r="R111" t="str">
         <v>VISIVO</v>
       </c>
       <c r="S111" t="str">
         <v>220V</v>
       </c>
@@ -10633,452 +10633,452 @@
       </c>
       <c r="Y111" t="str">
         <v>R410A</v>
       </c>
       <c r="Z111" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA111" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB111" t="str">
         <v>N/A</v>
       </c>
       <c r="AC111" t="str">
         <v>18°C</v>
       </c>
       <c r="AD111" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B112" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C112" t="str">
-        <v>CA 12KBL2INV-2</v>
+        <v>MMT24CDBWCCCI8</v>
       </c>
       <c r="D112" t="str">
-        <v>201203-12122500064</v>
+        <v>ST22111821FCI0166</v>
       </c>
       <c r="E112" t="str">
-        <v>11EI0017</v>
+        <v>11EI0023</v>
       </c>
       <c r="F112" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G112" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H112" t="str">
-        <v>ATENCION DOMICILIARIA</v>
+        <v>LINEA DE FRENTE</v>
       </c>
       <c r="I112" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J112" s="1">
         <v>44594</v>
       </c>
       <c r="K112" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L112" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M112" t="str">
-        <v>1450000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N112" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O112" s="1">
         <v>44595</v>
       </c>
       <c r="P112" t="str">
         <v>3</v>
       </c>
       <c r="Q112" t="str">
         <v>N/A</v>
       </c>
       <c r="R112" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="S112" t="str">
         <v>220V</v>
       </c>
       <c r="T112" t="str">
         <v>W</v>
       </c>
       <c r="U112" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V112" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W112" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X112" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y112" t="str">
         <v>R410A</v>
       </c>
       <c r="Z112" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA112" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB112" t="str">
         <v>N/A</v>
       </c>
       <c r="AC112" t="str">
         <v>18°C</v>
       </c>
       <c r="AD112" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B113" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C113" t="str">
-        <v>VM182C7</v>
+        <v>MMT24CDBWCCCI8</v>
       </c>
       <c r="D113" t="str">
-        <v>N/A</v>
+        <v>ST22112121FCI0114</v>
       </c>
       <c r="E113" t="str">
-        <v>11EI0016</v>
+        <v>11EI0022</v>
       </c>
       <c r="F113" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G113" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H113" t="str">
-        <v>SALA  ESPERA SEGUNDO PISO</v>
+        <v>SALA DE ESPERA PRINCIPAL</v>
       </c>
       <c r="I113" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J113" s="1">
         <v>44594</v>
       </c>
       <c r="K113" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L113" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M113" t="str">
-        <v>2200000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N113" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O113" s="1">
         <v>44595</v>
       </c>
       <c r="P113" t="str">
         <v>3</v>
       </c>
       <c r="Q113" t="str">
         <v>N/A</v>
       </c>
       <c r="R113" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S113" t="str">
         <v>220V</v>
       </c>
       <c r="T113" t="str">
         <v>W</v>
       </c>
       <c r="U113" t="str">
-        <v>1,8KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V113" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W113" t="str">
-        <v>45KG</v>
+        <v>64KG</v>
       </c>
       <c r="X113" t="str">
-        <v>18 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y113" t="str">
         <v>R410A</v>
       </c>
       <c r="Z113" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA113" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB113" t="str">
         <v>N/A</v>
       </c>
       <c r="AC113" t="str">
         <v>18°C</v>
       </c>
       <c r="AD113" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B114" t="str">
-        <v>CHALLENGER</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C114" t="str">
-        <v>CA 12KBL2INV-2</v>
+        <v>AR18TVFZAWKN</v>
       </c>
       <c r="D114" t="str">
-        <v>201203-1212250222</v>
+        <v>0GWSPDBR100177Z</v>
       </c>
       <c r="E114" t="str">
-        <v>11EI0015</v>
+        <v>11EI0021</v>
       </c>
       <c r="F114" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G114" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H114" t="str">
-        <v>BODEGA AL LADO SST</v>
+        <v>FARMACIA CONTRIBUTIVO 78</v>
       </c>
       <c r="I114" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J114" s="1">
         <v>44594</v>
       </c>
       <c r="K114" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L114" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M114" t="str">
-        <v>1450000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N114" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O114" s="1">
         <v>44595</v>
       </c>
       <c r="P114" t="str">
         <v>3</v>
       </c>
       <c r="Q114" t="str">
         <v>N/A</v>
       </c>
       <c r="R114" t="str">
-        <v>CHALLENGER</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S114" t="str">
         <v>220V</v>
       </c>
       <c r="T114" t="str">
         <v>W</v>
       </c>
       <c r="U114" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V114" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W114" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X114" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y114" t="str">
         <v>R410A</v>
       </c>
       <c r="Z114" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA114" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB114" t="str">
         <v>N/A</v>
       </c>
       <c r="AC114" t="str">
         <v>18°C</v>
       </c>
       <c r="AD114" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B115" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C115" t="str">
         <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D115" t="str">
-        <v>N/A</v>
+        <v>201203-1212250148</v>
       </c>
       <c r="E115" t="str">
-        <v>11EI0014</v>
+        <v>11EI0020</v>
       </c>
       <c r="F115" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G115" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H115" t="str">
-        <v>SST</v>
+        <v>FARMACIA CONTRIBUTIVO 78</v>
       </c>
       <c r="I115" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J115" s="1">
         <v>44594</v>
       </c>
       <c r="K115" t="str">
-        <v>3</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L115" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M115" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N115" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O115" s="1">
         <v>44595</v>
       </c>
       <c r="P115" t="str">
         <v>3</v>
       </c>
       <c r="Q115" t="str">
         <v>N/A</v>
       </c>
       <c r="R115" t="str">
-        <v>HYUNDAI</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S115" t="str">
         <v>220V</v>
       </c>
       <c r="T115" t="str">
         <v>W</v>
       </c>
       <c r="U115" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V115" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W115" t="str">
         <v>35KG</v>
       </c>
       <c r="X115" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y115" t="str">
         <v>R410A</v>
       </c>
       <c r="Z115" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA115" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB115" t="str">
         <v>N/A</v>
       </c>
       <c r="AC115" t="str">
         <v>18°C</v>
       </c>
       <c r="AD115" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B116" t="str">
-        <v>CHALLENGER</v>
+        <v>LG</v>
       </c>
       <c r="C116" t="str">
-        <v>CA 12KBL2INV-2</v>
+        <v>VM122CE NB3</v>
       </c>
       <c r="D116" t="str">
-        <v>201203-1212250152</v>
+        <v>MEZ64797601_REV01</v>
       </c>
       <c r="E116" t="str">
-        <v>11EI0013</v>
+        <v>11EI0019</v>
       </c>
       <c r="F116" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G116" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H116" t="str">
-        <v/>
+        <v>ELECTROCARDIOGRAMAS</v>
       </c>
       <c r="I116" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J116" s="1">
         <v>44594</v>
       </c>
       <c r="K116" t="str">
-        <v/>
+        <v>2023-02-01</v>
       </c>
       <c r="L116" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M116" t="str">
-        <v>145000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N116" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O116" s="1">
         <v>44595</v>
       </c>
       <c r="P116" t="str">
         <v>3</v>
       </c>
       <c r="Q116" t="str">
         <v>N/A</v>
       </c>
       <c r="R116" t="str">
         <v>LG</v>
       </c>
       <c r="S116" t="str">
         <v>220V</v>
       </c>
       <c r="T116" t="str">
         <v>W</v>
       </c>
       <c r="U116" t="str">
         <v>1,2KW</v>
       </c>
@@ -11093,4782 +11093,4782 @@
       </c>
       <c r="Y116" t="str">
         <v>R410A</v>
       </c>
       <c r="Z116" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA116" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB116" t="str">
         <v>N/A</v>
       </c>
       <c r="AC116" t="str">
         <v>18°C</v>
       </c>
       <c r="AD116" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B117" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C117" t="str">
-        <v>MMT18CDBWCCC8</v>
+        <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D117" t="str">
-        <v>ST24051821FCG0094</v>
+        <v>220630-1212250115</v>
       </c>
       <c r="E117" t="str">
-        <v>11EI0012</v>
+        <v>11EI0018</v>
       </c>
       <c r="F117" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G117" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H117" t="str">
-        <v>FACTURACION</v>
+        <v>SIAU</v>
       </c>
       <c r="I117" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J117" s="1">
         <v>44594</v>
       </c>
       <c r="K117" t="str">
-        <v/>
+        <v>2023-02-01</v>
       </c>
       <c r="L117" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M117" t="str">
-        <v>220000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N117" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O117" s="1">
         <v>44595</v>
       </c>
       <c r="P117" t="str">
         <v>3</v>
       </c>
       <c r="Q117" t="str">
         <v>N/A</v>
       </c>
       <c r="R117" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S117" t="str">
         <v>220V</v>
       </c>
       <c r="T117" t="str">
         <v>W</v>
       </c>
       <c r="U117" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V117" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W117" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X117" t="str">
-        <v>18 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y117" t="str">
         <v>R410A</v>
       </c>
       <c r="Z117" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA117" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB117" t="str">
         <v>N/A</v>
       </c>
       <c r="AC117" t="str">
         <v>18°C</v>
       </c>
       <c r="AD117" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B118" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C118" t="str">
         <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D118" t="str">
-        <v>N/A</v>
+        <v>201203-12122500064</v>
       </c>
       <c r="E118" t="str">
-        <v>11EI0011</v>
+        <v>11EI0017</v>
       </c>
       <c r="F118" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G118" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H118" t="str">
-        <v>CONSULTORIO 9</v>
+        <v>ATENCION DOMICILIARIA</v>
       </c>
       <c r="I118" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J118" s="1">
         <v>44594</v>
       </c>
       <c r="K118" t="str">
-        <v/>
+        <v>2023-02-01</v>
       </c>
       <c r="L118" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M118" t="str">
-        <v>145000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N118" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O118" s="1">
         <v>44595</v>
       </c>
       <c r="P118" t="str">
         <v>3</v>
       </c>
       <c r="Q118" t="str">
         <v>N/A</v>
       </c>
       <c r="R118" t="str">
-        <v>MABE</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S118" t="str">
         <v>220V</v>
       </c>
       <c r="T118" t="str">
         <v>W</v>
       </c>
       <c r="U118" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V118" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W118" t="str">
         <v>35KG</v>
       </c>
       <c r="X118" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y118" t="str">
         <v>R410A</v>
       </c>
       <c r="Z118" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA118" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB118" t="str">
         <v>N/A</v>
       </c>
       <c r="AC118" t="str">
         <v>18°C</v>
       </c>
       <c r="AD118" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B119" t="str">
-        <v>CHALLENGER</v>
+        <v>LG</v>
       </c>
       <c r="C119" t="str">
-        <v>CA 12KBL2INV-2</v>
+        <v>VM182C7</v>
       </c>
       <c r="D119" t="str">
         <v>N/A</v>
       </c>
       <c r="E119" t="str">
-        <v>11EI0010</v>
+        <v>11EI0016</v>
       </c>
       <c r="F119" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G119" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H119" t="str">
-        <v>CONSULTORIO 8</v>
+        <v>SALA DE ESPERA SEGUNDO PISO</v>
       </c>
       <c r="I119" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J119" s="1">
         <v>44594</v>
       </c>
       <c r="K119" t="str">
-        <v/>
+        <v>2023-02-01</v>
       </c>
       <c r="L119" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M119" t="str">
-        <v>1450000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N119" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O119" s="1">
         <v>44595</v>
       </c>
       <c r="P119" t="str">
         <v>3</v>
       </c>
       <c r="Q119" t="str">
         <v>N/A</v>
       </c>
       <c r="R119" t="str">
-        <v>VISIVO</v>
+        <v>LG</v>
       </c>
       <c r="S119" t="str">
         <v>220V</v>
       </c>
       <c r="T119" t="str">
         <v>W</v>
       </c>
       <c r="U119" t="str">
-        <v>1,2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V119" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W119" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X119" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y119" t="str">
         <v>R410A</v>
       </c>
       <c r="Z119" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA119" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB119" t="str">
         <v>N/A</v>
       </c>
       <c r="AC119" t="str">
         <v>18°C</v>
       </c>
       <c r="AD119" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B120" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C120" t="str">
         <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D120" t="str">
-        <v>201203-1212250117</v>
+        <v>201203-1212250222</v>
       </c>
       <c r="E120" t="str">
-        <v>11EI0009</v>
+        <v>11EI0015</v>
       </c>
       <c r="F120" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G120" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H120" t="str">
-        <v>CONSULTORIO 7</v>
+        <v>BODEGA AL LADO DE  SST</v>
       </c>
       <c r="I120" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J120" s="1">
         <v>44594</v>
       </c>
       <c r="K120" t="str">
-        <v/>
+        <v>2023-02-01</v>
       </c>
       <c r="L120" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M120" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N120" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O120" s="1">
         <v>44595</v>
       </c>
       <c r="P120" t="str">
         <v>3</v>
       </c>
       <c r="Q120" t="str">
         <v>N/A</v>
       </c>
       <c r="R120" t="str">
-        <v>SAMSUNG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S120" t="str">
         <v>220V</v>
       </c>
       <c r="T120" t="str">
         <v>W</v>
       </c>
       <c r="U120" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V120" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W120" t="str">
         <v>35KG</v>
       </c>
       <c r="X120" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y120" t="str">
         <v>R410A</v>
       </c>
       <c r="Z120" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA120" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB120" t="str">
         <v>N/A</v>
       </c>
       <c r="AC120" t="str">
         <v>18°C</v>
       </c>
       <c r="AD120" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B121" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C121" t="str">
         <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D121" t="str">
-        <v>201203-1212250098</v>
+        <v>N/A</v>
       </c>
       <c r="E121" t="str">
-        <v>11EI0008</v>
+        <v>11EI0014</v>
       </c>
       <c r="F121" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G121" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H121" t="str">
-        <v>CONSULTORIO 6</v>
+        <v>SST</v>
       </c>
       <c r="I121" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J121" s="1">
         <v>44594</v>
       </c>
       <c r="K121" t="str">
-        <v/>
+        <v>2023-02-01</v>
       </c>
       <c r="L121" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M121" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N121" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O121" s="1">
         <v>44595</v>
       </c>
       <c r="P121" t="str">
         <v>3</v>
       </c>
       <c r="Q121" t="str">
         <v>N/A</v>
       </c>
       <c r="R121" t="str">
-        <v>LG</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="S121" t="str">
         <v>220V</v>
       </c>
       <c r="T121" t="str">
         <v>W</v>
       </c>
       <c r="U121" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V121" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W121" t="str">
         <v>35KG</v>
       </c>
       <c r="X121" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y121" t="str">
         <v>R410A</v>
       </c>
       <c r="Z121" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA121" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB121" t="str">
         <v>N/A</v>
       </c>
       <c r="AC121" t="str">
         <v>18°C</v>
       </c>
       <c r="AD121" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B122" t="str">
-        <v>MIDEA</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C122" t="str">
-        <v>MSAFD-24CRN1-NC0W</v>
+        <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D122" t="str">
-        <v>54122000B3345200850461</v>
+        <v>201203-1212250152</v>
       </c>
       <c r="E122" t="str">
-        <v>11EI0007</v>
+        <v>11EI0013</v>
       </c>
       <c r="F122" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G122" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H122" t="str">
-        <v>TERAPIA FISICA GIMNASIO</v>
+        <v>ADMINISTRACION</v>
       </c>
       <c r="I122" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J122" s="1">
         <v>44594</v>
       </c>
       <c r="K122" t="str">
         <v/>
       </c>
       <c r="L122" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M122" t="str">
-        <v>290000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N122" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O122" s="1">
         <v>44595</v>
       </c>
       <c r="P122" t="str">
         <v>3</v>
       </c>
       <c r="Q122" t="str">
         <v>N/A</v>
       </c>
       <c r="R122" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S122" t="str">
         <v>220V</v>
       </c>
       <c r="T122" t="str">
         <v>W</v>
       </c>
       <c r="U122" t="str">
-        <v>2,6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V122" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W122" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X122" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y122" t="str">
         <v>R410A</v>
       </c>
       <c r="Z122" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA122" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB122" t="str">
         <v>N/A</v>
       </c>
       <c r="AC122" t="str">
         <v>18°C</v>
       </c>
       <c r="AD122" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B123" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C123" t="str">
-        <v>SP182CM</v>
+        <v>MMT18CDBWCCC8</v>
       </c>
       <c r="D123" t="str">
-        <v>MEZ00032713</v>
+        <v>ST24051821FCG0094</v>
       </c>
       <c r="E123" t="str">
-        <v>11EI0006</v>
+        <v>11EI0012</v>
       </c>
       <c r="F123" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G123" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H123" t="str">
-        <v>TERAPIA FISICA MODULO 1</v>
+        <v>FACTURACION</v>
       </c>
       <c r="I123" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J123" s="1">
         <v>44594</v>
       </c>
       <c r="K123" t="str">
         <v/>
       </c>
       <c r="L123" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M123" t="str">
-        <v>2000000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N123" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O123" s="1">
         <v>44595</v>
       </c>
       <c r="P123" t="str">
         <v>3</v>
       </c>
       <c r="Q123" t="str">
         <v>N/A</v>
       </c>
       <c r="R123" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S123" t="str">
         <v>220V</v>
       </c>
       <c r="T123" t="str">
         <v>W</v>
       </c>
       <c r="U123" t="str">
         <v>1,8KW</v>
       </c>
       <c r="V123" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W123" t="str">
         <v>45KG</v>
       </c>
       <c r="X123" t="str">
         <v>18 BTU</v>
       </c>
       <c r="Y123" t="str">
         <v>R410A</v>
       </c>
       <c r="Z123" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA123" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB123" t="str">
         <v>N/A</v>
       </c>
       <c r="AC123" t="str">
         <v>18°C</v>
       </c>
       <c r="AD123" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B124" t="str">
-        <v>HYUNDAI</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C124" t="str">
-        <v>HY18K226AC</v>
+        <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D124" t="str">
-        <v>HY18K226AC2009M000112</v>
+        <v>N/A</v>
       </c>
       <c r="E124" t="str">
-        <v>11EI0005</v>
+        <v>11EI0011</v>
       </c>
       <c r="F124" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G124" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H124" t="str">
-        <v>CONSULTORIO 5</v>
+        <v>CONSULTORIO 9</v>
       </c>
       <c r="I124" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J124" s="1">
         <v>44594</v>
       </c>
       <c r="K124" t="str">
         <v/>
       </c>
       <c r="L124" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M124" t="str">
-        <v>2200000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N124" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O124" s="1">
         <v>44595</v>
       </c>
       <c r="P124" t="str">
         <v>3</v>
       </c>
       <c r="Q124" t="str">
         <v>N/A</v>
       </c>
       <c r="R124" t="str">
-        <v>HYUNDAI</v>
+        <v>MABE</v>
       </c>
       <c r="S124" t="str">
         <v>220V</v>
       </c>
       <c r="T124" t="str">
         <v>W</v>
       </c>
       <c r="U124" t="str">
-        <v>1,8KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V124" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W124" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X124" t="str">
-        <v>18 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y124" t="str">
         <v>R410A</v>
       </c>
       <c r="Z124" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA124" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB124" t="str">
         <v>N/A</v>
       </c>
       <c r="AC124" t="str">
         <v>18°C</v>
       </c>
       <c r="AD124" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B125" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C125" t="str">
         <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D125" t="str">
-        <v>201203-1212250147</v>
+        <v>N/A</v>
       </c>
       <c r="E125" t="str">
-        <v>11EI0004</v>
+        <v>11EI0010</v>
       </c>
       <c r="F125" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G125" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H125" t="str">
-        <v>CONSULTORIO 4</v>
+        <v>CONSULTORIO 8</v>
       </c>
       <c r="I125" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J125" s="1">
         <v>44594</v>
       </c>
       <c r="K125" t="str">
         <v/>
       </c>
       <c r="L125" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M125" t="str">
-        <v>145000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N125" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O125" s="1">
         <v>44595</v>
       </c>
       <c r="P125" t="str">
         <v>3</v>
       </c>
       <c r="Q125" t="str">
         <v>N/A</v>
       </c>
       <c r="R125" t="str">
-        <v>CHALLENGER</v>
+        <v>VISIVO</v>
       </c>
       <c r="S125" t="str">
         <v>220V</v>
       </c>
       <c r="T125" t="str">
         <v>W</v>
       </c>
       <c r="U125" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V125" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W125" t="str">
         <v>35KG</v>
       </c>
       <c r="X125" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y125" t="str">
         <v>R410A</v>
       </c>
       <c r="Z125" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA125" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB125" t="str">
         <v>N/A</v>
       </c>
       <c r="AC125" t="str">
         <v>18°C</v>
       </c>
       <c r="AD125" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B126" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C126" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D126" t="str">
-        <v>00115191338</v>
+        <v>201203-1212250117</v>
       </c>
       <c r="E126" t="str">
-        <v>11EI0003</v>
+        <v>11EI0009</v>
       </c>
       <c r="F126" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G126" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H126" t="str">
-        <v>CONSULTORIO 3</v>
+        <v>CONSULTORIO 7</v>
       </c>
       <c r="I126" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J126" s="1">
-        <v>45932</v>
+        <v>44594</v>
       </c>
       <c r="K126" t="str">
-        <v>2026-10-01</v>
+        <v/>
       </c>
       <c r="L126" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M126" t="str">
-        <v>14500000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N126" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O126" s="1">
-        <v>46055</v>
+        <v>44595</v>
       </c>
       <c r="P126" t="str">
         <v>3</v>
       </c>
       <c r="Q126" t="str">
         <v>N/A</v>
       </c>
       <c r="R126" t="str">
-        <v>MABE</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S126" t="str">
         <v>220V</v>
       </c>
       <c r="T126" t="str">
         <v>W</v>
       </c>
       <c r="U126" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V126" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W126" t="str">
         <v>35KG</v>
       </c>
       <c r="X126" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y126" t="str">
         <v>R410A</v>
       </c>
       <c r="Z126" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA126" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB126" t="str">
         <v>N/A</v>
       </c>
       <c r="AC126" t="str">
         <v>18°C</v>
       </c>
       <c r="AD126" t="str">
-        <v>AIRE QUE SE INSTALA NUEVO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B127" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C127" t="str">
         <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D127" t="str">
-        <v>201203-1212250087</v>
+        <v>201203-1212250098</v>
       </c>
       <c r="E127" t="str">
-        <v>11EI0002</v>
+        <v>11EI0008</v>
       </c>
       <c r="F127" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G127" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H127" t="str">
-        <v>CONSULTORIO 2</v>
+        <v>CONSULTORIO 6</v>
       </c>
       <c r="I127" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J127" s="1">
         <v>44594</v>
       </c>
       <c r="K127" t="str">
         <v/>
       </c>
       <c r="L127" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M127" t="str">
-        <v>145000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N127" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O127" s="1">
         <v>44595</v>
       </c>
       <c r="P127" t="str">
         <v>3</v>
       </c>
       <c r="Q127" t="str">
         <v>N/A</v>
       </c>
       <c r="R127" t="str">
-        <v>CHALLENGER</v>
+        <v>LG</v>
       </c>
       <c r="S127" t="str">
         <v>220V</v>
       </c>
       <c r="T127" t="str">
         <v>W</v>
       </c>
       <c r="U127" t="str">
         <v>1,2KW</v>
       </c>
       <c r="V127" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W127" t="str">
         <v>35KG</v>
       </c>
       <c r="X127" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y127" t="str">
         <v>R410A</v>
       </c>
       <c r="Z127" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA127" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB127" t="str">
         <v>N/A</v>
       </c>
       <c r="AC127" t="str">
         <v>18°C</v>
       </c>
       <c r="AD127" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B128" t="str">
-        <v>CHALLENGER</v>
+        <v>MIDEA</v>
       </c>
       <c r="C128" t="str">
-        <v>CA12KBL2INV-2</v>
+        <v>MSAFD-24CRN1-NC0W</v>
       </c>
       <c r="D128" t="str">
-        <v>210310-1212250219</v>
+        <v>54122000B3345200850461</v>
       </c>
       <c r="E128" t="str">
-        <v>11EI0001</v>
+        <v>11EI0007</v>
       </c>
       <c r="F128" t="str">
         <v>SARAVENA</v>
       </c>
       <c r="G128" t="str">
         <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H128" t="str">
-        <v>CONSULTORIO 1</v>
+        <v>TERAPIA FISICA GIMNASIO</v>
       </c>
       <c r="I128" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J128" s="1">
         <v>44594</v>
       </c>
       <c r="K128" t="str">
-        <v>2023-02-01</v>
+        <v/>
       </c>
       <c r="L128" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M128" t="str">
-        <v>145000000.00</v>
+        <v>290000000.00</v>
       </c>
       <c r="N128" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O128" s="1">
         <v>44595</v>
       </c>
       <c r="P128" t="str">
         <v>3</v>
       </c>
       <c r="Q128" t="str">
         <v>N/A</v>
       </c>
       <c r="R128" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="S128" t="str">
         <v>220V</v>
       </c>
       <c r="T128" t="str">
         <v>W</v>
       </c>
       <c r="U128" t="str">
-        <v>1,2KW</v>
+        <v>2,6KW</v>
       </c>
       <c r="V128" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W128" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X128" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y128" t="str">
         <v>R410A</v>
       </c>
       <c r="Z128" t="str">
         <v>8,5 A</v>
       </c>
       <c r="AA128" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB128" t="str">
         <v>N/A</v>
       </c>
       <c r="AC128" t="str">
         <v>18°C</v>
       </c>
       <c r="AD128" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B129" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C129" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>SP182CM</v>
       </c>
       <c r="D129" t="str">
-        <v>ST23101321FCE0261</v>
+        <v>MEZ00032713</v>
       </c>
       <c r="E129" t="str">
-        <v>10EI0030</v>
+        <v>11EI0006</v>
       </c>
       <c r="F129" t="str">
-        <v>ARAUQUITA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G129" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H129" t="str">
-        <v>CONTABILIDAD</v>
+        <v>TERAPIA FISICA MODULO 1</v>
       </c>
       <c r="I129" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J129" s="1">
-        <v>45174</v>
+        <v>44594</v>
       </c>
       <c r="K129" t="str">
-        <v>2024-09-04</v>
+        <v/>
       </c>
       <c r="L129" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M129" t="str">
-        <v>1450000.00</v>
+        <v>2000000.00</v>
       </c>
       <c r="N129" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O129" s="1">
-        <v>45175</v>
+        <v>44595</v>
       </c>
       <c r="P129" t="str">
         <v>3</v>
       </c>
       <c r="Q129" t="str">
         <v>N/A</v>
       </c>
       <c r="R129" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S129" t="str">
         <v>220V</v>
       </c>
       <c r="T129" t="str">
         <v>W</v>
       </c>
       <c r="U129" t="str">
-        <v>1.2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V129" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W129" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X129" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y129" t="str">
         <v>R410A</v>
       </c>
       <c r="Z129" t="str">
-        <v>8.5 A</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA129" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB129" t="str">
         <v>N/A</v>
       </c>
       <c r="AC129" t="str">
         <v>18°C</v>
       </c>
       <c r="AD129" t="str">
-        <v>BUEO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B130" t="str">
-        <v>MABE</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="C130" t="str">
-        <v>MMT122821FCE0177</v>
+        <v>HY18K226AC</v>
       </c>
       <c r="D130" t="str">
-        <v>ST23122821FCE0177</v>
+        <v>HY18K226AC2009M000112</v>
       </c>
       <c r="E130" t="str">
-        <v>10EI0029</v>
+        <v>11EI0005</v>
       </c>
       <c r="F130" t="str">
-        <v>ARAUQUITA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G130" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H130" t="str">
-        <v>FACTURACION FARMACIA</v>
+        <v>CONSULTORIO 5</v>
       </c>
       <c r="I130" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J130" s="1">
-        <v>45150</v>
+        <v>44594</v>
       </c>
       <c r="K130" t="str">
-        <v>2024-08-11</v>
+        <v/>
       </c>
       <c r="L130" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M130" t="str">
-        <v>1450000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N130" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O130" s="1">
-        <v>45151</v>
+        <v>44595</v>
       </c>
       <c r="P130" t="str">
         <v>3</v>
       </c>
       <c r="Q130" t="str">
         <v>N/A</v>
       </c>
       <c r="R130" t="str">
-        <v>MABE</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="S130" t="str">
         <v>220V</v>
       </c>
       <c r="T130" t="str">
         <v>W</v>
       </c>
       <c r="U130" t="str">
-        <v>1.2KW</v>
+        <v>1,8KW</v>
       </c>
       <c r="V130" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W130" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X130" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y130" t="str">
         <v>R410A</v>
       </c>
       <c r="Z130" t="str">
-        <v>8.5 A</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA130" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB130" t="str">
         <v>N/A</v>
       </c>
       <c r="AC130" t="str">
         <v>18°C</v>
       </c>
       <c r="AD130" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B131" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C131" t="str">
-        <v>VM242C7</v>
+        <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D131" t="str">
-        <v>011TABNEJ565</v>
+        <v>201203-1212250147</v>
       </c>
       <c r="E131" t="str">
-        <v>10EI0028</v>
+        <v>11EI0004</v>
       </c>
       <c r="F131" t="str">
-        <v>ARAUQUITA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G131" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H131" t="str">
-        <v>LINEA DE FRENTE ESPECIALISTA</v>
+        <v>CONSULTORIO 4</v>
       </c>
       <c r="I131" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J131" s="1">
-        <v>45114</v>
+        <v>44594</v>
       </c>
       <c r="K131" t="str">
-        <v>2024-07-06</v>
+        <v/>
       </c>
       <c r="L131" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M131" t="str">
-        <v>2900000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N131" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O131" s="1">
-        <v>45115</v>
+        <v>44595</v>
       </c>
       <c r="P131" t="str">
         <v>3</v>
       </c>
       <c r="Q131" t="str">
         <v>N/A</v>
       </c>
       <c r="R131" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S131" t="str">
         <v>220V</v>
       </c>
       <c r="T131" t="str">
         <v>W</v>
       </c>
       <c r="U131" t="str">
-        <v>2.6 KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V131" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W131" t="str">
-        <v>64 KG</v>
+        <v>35KG</v>
       </c>
       <c r="X131" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y131" t="str">
         <v>R410A</v>
       </c>
       <c r="Z131" t="str">
-        <v>8.5 A</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA131" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB131" t="str">
         <v>N/A</v>
       </c>
       <c r="AC131" t="str">
         <v>18°C</v>
       </c>
       <c r="AD131" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B132" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C132" t="str">
-        <v>VM242C7</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D132" t="str">
-        <v>N/A</v>
+        <v>00115191338</v>
       </c>
       <c r="E132" t="str">
-        <v>10EI0027</v>
+        <v>11EI0003</v>
       </c>
       <c r="F132" t="str">
-        <v>ARAUQUITA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G132" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H132" t="str">
-        <v>LINEA DE FRENTE ESPECIALISTA</v>
+        <v>CONSULTORIO 3</v>
       </c>
       <c r="I132" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J132" s="1">
-        <v>45051</v>
+        <v>45932</v>
       </c>
       <c r="K132" t="str">
-        <v>2024-05-04</v>
+        <v>2026-10-01</v>
       </c>
       <c r="L132" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M132" t="str">
-        <v>29000000000.00</v>
+        <v>14500000000.00</v>
       </c>
       <c r="N132" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O132" s="1">
-        <v>45082</v>
+        <v>46055</v>
       </c>
       <c r="P132" t="str">
         <v>3</v>
       </c>
       <c r="Q132" t="str">
         <v>N/A</v>
       </c>
       <c r="R132" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S132" t="str">
         <v>220V</v>
       </c>
       <c r="T132" t="str">
         <v>W</v>
       </c>
       <c r="U132" t="str">
-        <v>2.6KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V132" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W132" t="str">
-        <v>64 KG</v>
+        <v>35KG</v>
       </c>
       <c r="X132" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y132" t="str">
         <v>R410A</v>
       </c>
       <c r="Z132" t="str">
-        <v>8.5 A</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA132" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB132" t="str">
         <v>N/A</v>
       </c>
       <c r="AC132" t="str">
         <v>18°C</v>
       </c>
       <c r="AD132" t="str">
-        <v>BUENO.</v>
+        <v>AIRE QUE SE INSTALA NUEVO</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B133" t="str">
-        <v>HACEB</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C133" t="str">
-        <v>H6164NT24</v>
+        <v>CA 12KBL2INV-2</v>
       </c>
       <c r="D133" t="str">
-        <v>9002557</v>
+        <v>201203-1212250087</v>
       </c>
       <c r="E133" t="str">
-        <v>10EI0026</v>
+        <v>11EI0002</v>
       </c>
       <c r="F133" t="str">
-        <v>ARAUQUITA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G133" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H133" t="str">
-        <v>FARMACIA 19</v>
+        <v>CONSULTORIO 2</v>
       </c>
       <c r="I133" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J133" s="1">
-        <v>44686</v>
+        <v>44594</v>
       </c>
       <c r="K133" t="str">
-        <v>2023-05-04</v>
+        <v/>
       </c>
       <c r="L133" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M133" t="str">
-        <v>175000000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N133" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O133" s="1">
-        <v>44687</v>
+        <v>44595</v>
       </c>
       <c r="P133" t="str">
         <v>3</v>
       </c>
       <c r="Q133" t="str">
         <v>N/A</v>
       </c>
       <c r="R133" t="str">
-        <v>HACEB</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S133" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T133" t="str">
         <v>W</v>
       </c>
       <c r="U133" t="str">
-        <v>135W</v>
+        <v>1,2KW</v>
       </c>
       <c r="V133" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W133" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X133" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y133" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z133" t="str">
-        <v>110</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA133" t="str">
-        <v xml:space="preserve">60 HZ </v>
+        <v>60HZ</v>
       </c>
       <c r="AB133" t="str">
         <v>N/A</v>
       </c>
       <c r="AC133" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD133" t="str">
-        <v>BUENO.</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B134" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C134" t="str">
-        <v>MMT24CDMCCC8</v>
+        <v>CA12KBL2INV-2</v>
       </c>
       <c r="D134" t="str">
-        <v>MMI24CDMCCCI8</v>
+        <v>210310-1212250219</v>
       </c>
       <c r="E134" t="str">
-        <v>10EI0025</v>
+        <v>11EI0001</v>
       </c>
       <c r="F134" t="str">
-        <v>ARAUQUITA</v>
+        <v>SARAVENA</v>
       </c>
       <c r="G134" t="str">
-        <v>ARAUQUITA SEDE PRINCIPAL</v>
+        <v>SARAVENA SEDE PRINCIPAL</v>
       </c>
       <c r="H134" t="str">
-        <v>FARMACIA 19</v>
+        <v>CONSULTORIO 1</v>
       </c>
       <c r="I134" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J134" s="1">
-        <v>44322</v>
+        <v>44594</v>
       </c>
       <c r="K134" t="str">
-        <v>2022-05-05</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L134" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M134" t="str">
-        <v>280000000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N134" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O134" s="1">
-        <v>44323</v>
+        <v>44595</v>
       </c>
       <c r="P134" t="str">
         <v>3</v>
       </c>
       <c r="Q134" t="str">
         <v>N/A</v>
       </c>
       <c r="R134" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S134" t="str">
         <v>220V</v>
       </c>
       <c r="T134" t="str">
         <v>W</v>
       </c>
       <c r="U134" t="str">
-        <v>2.6 KW</v>
+        <v>1,2KW</v>
       </c>
       <c r="V134" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W134" t="str">
-        <v>64 KG</v>
+        <v>35KG</v>
       </c>
       <c r="X134" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y134" t="str">
         <v>R410A</v>
       </c>
       <c r="Z134" t="str">
-        <v>8.5 A</v>
+        <v>8,5 A</v>
       </c>
       <c r="AA134" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB134" t="str">
         <v>N/A</v>
       </c>
       <c r="AC134" t="str">
         <v>18°C</v>
       </c>
       <c r="AD134" t="str">
-        <v>BUENO.</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B135" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C135" t="str">
-        <v>VM182C7</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D135" t="str">
-        <v>011TAGHAZ351</v>
+        <v>ST23101321FCE0261</v>
       </c>
       <c r="E135" t="str">
-        <v>10EI0024</v>
+        <v>10EI0030</v>
       </c>
       <c r="F135" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G135" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H135" t="str">
-        <v>FARMACIA 19</v>
+        <v>CONTABILIDAD</v>
       </c>
       <c r="I135" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J135" s="1">
-        <v>45079</v>
+        <v>45174</v>
       </c>
       <c r="K135" t="str">
-        <v>2024-06-01</v>
+        <v>2024-09-04</v>
       </c>
       <c r="L135" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M135" t="str">
-        <v>2200000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N135" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O135" s="1">
-        <v>45082</v>
+        <v>45175</v>
       </c>
       <c r="P135" t="str">
         <v>3</v>
       </c>
       <c r="Q135" t="str">
         <v>N/A</v>
       </c>
       <c r="R135" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S135" t="str">
         <v>220V</v>
       </c>
       <c r="T135" t="str">
         <v>W</v>
       </c>
       <c r="U135" t="str">
-        <v>1.8KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V135" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W135" t="str">
-        <v>45KL</v>
+        <v>35KG</v>
       </c>
       <c r="X135" t="str">
-        <v>18 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y135" t="str">
         <v>R410A</v>
       </c>
       <c r="Z135" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA135" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB135" t="str">
         <v>N/A</v>
       </c>
       <c r="AC135" t="str">
         <v>18°C</v>
       </c>
       <c r="AD135" t="str">
-        <v>BUENO</v>
+        <v>BUEO</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B136" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="C136" t="str">
-        <v>N/A</v>
+        <v>MMT122821FCE0177</v>
       </c>
       <c r="D136" t="str">
-        <v>N/A</v>
+        <v>ST23122821FCE0177</v>
       </c>
       <c r="E136" t="str">
-        <v>10EI0023</v>
+        <v>10EI0029</v>
       </c>
       <c r="F136" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G136" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H136" t="str">
-        <v>PASILLO</v>
+        <v>FACTURACION FARMACIA</v>
       </c>
       <c r="I136" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J136" s="1">
-        <v>43132</v>
+        <v>45150</v>
       </c>
       <c r="K136" t="str">
-        <v>2019-01-31</v>
+        <v>2024-08-11</v>
       </c>
       <c r="L136" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M136" t="str">
-        <v>350000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N136" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O136" s="1">
-        <v>43133</v>
+        <v>45151</v>
       </c>
       <c r="P136" t="str">
         <v>3</v>
       </c>
       <c r="Q136" t="str">
         <v>N/A</v>
       </c>
       <c r="R136" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="S136" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T136" t="str">
         <v>W</v>
       </c>
       <c r="U136" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V136" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W136" t="str">
         <v>35KG</v>
       </c>
       <c r="X136" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y136" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z136" t="str">
-        <v>110</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA136" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB136" t="str">
         <v>N/A</v>
       </c>
       <c r="AC136" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD136" t="str">
-        <v>REGULAR.</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B137" t="str">
         <v>LG</v>
       </c>
       <c r="C137" t="str">
         <v>VM242C7</v>
       </c>
       <c r="D137" t="str">
-        <v>011TAACEJ512</v>
+        <v>011TABNEJ565</v>
       </c>
       <c r="E137" t="str">
-        <v>10EI0022</v>
+        <v>10EI0028</v>
       </c>
       <c r="F137" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G137" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H137" t="str">
-        <v>CONSULTORIO LABORATORIO CLINICO</v>
+        <v>LINEA DE FRENTE ESPECIALISTA</v>
       </c>
       <c r="I137" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J137" s="1">
-        <v>44988</v>
+        <v>45114</v>
       </c>
       <c r="K137" t="str">
-        <v>2024-03-02</v>
+        <v>2024-07-06</v>
       </c>
       <c r="L137" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M137" t="str">
-        <v>290000000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N137" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O137" s="1">
-        <v>44991</v>
+        <v>45115</v>
       </c>
       <c r="P137" t="str">
         <v>3</v>
       </c>
       <c r="Q137" t="str">
         <v>N/A</v>
       </c>
       <c r="R137" t="str">
         <v>LG</v>
       </c>
       <c r="S137" t="str">
         <v>220V</v>
       </c>
       <c r="T137" t="str">
         <v>W</v>
       </c>
       <c r="U137" t="str">
         <v>2.6 KW</v>
       </c>
       <c r="V137" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W137" t="str">
         <v>64 KG</v>
       </c>
       <c r="X137" t="str">
         <v>24 BTU</v>
       </c>
       <c r="Y137" t="str">
         <v>R410A</v>
       </c>
       <c r="Z137" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA137" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB137" t="str">
         <v>N/A</v>
       </c>
       <c r="AC137" t="str">
         <v>18°C</v>
       </c>
       <c r="AD137" t="str">
-        <v>BUENO.</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>NEVERA VITRINA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B138" t="str">
-        <v>INDURAMA</v>
+        <v>LG</v>
       </c>
       <c r="C138" t="str">
-        <v>VFV-520</v>
+        <v>VM242C7</v>
       </c>
       <c r="D138" t="str">
-        <v>NA2781</v>
+        <v>N/A</v>
       </c>
       <c r="E138" t="str">
-        <v>10EI0021</v>
+        <v>10EI0027</v>
       </c>
       <c r="F138" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G138" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H138" t="str">
-        <v>CONSULTORIO LABORATORIO CLINICO</v>
+        <v>LINEA DE FRENTE ESPECIALISTA</v>
       </c>
       <c r="I138" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J138" s="1">
-        <v>45083</v>
+        <v>45051</v>
       </c>
       <c r="K138" t="str">
-        <v>2024-06-05</v>
+        <v>2024-05-04</v>
       </c>
       <c r="L138" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M138" t="str">
-        <v>1750000.00</v>
+        <v>29000000000.00</v>
       </c>
       <c r="N138" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O138" s="1">
-        <v>45052</v>
+        <v>45082</v>
       </c>
       <c r="P138" t="str">
         <v>3</v>
       </c>
       <c r="Q138" t="str">
         <v>N/A</v>
       </c>
       <c r="R138" t="str">
-        <v>INDURAMA</v>
+        <v>LG</v>
       </c>
       <c r="S138" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T138" t="str">
         <v>W</v>
       </c>
       <c r="U138" t="str">
-        <v>N/A</v>
+        <v>2.6KW</v>
       </c>
       <c r="V138" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W138" t="str">
-        <v>90KG</v>
+        <v>64 KG</v>
       </c>
       <c r="X138" t="str">
-        <v>N/A</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y138" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z138" t="str">
-        <v/>
+        <v>8.5 A</v>
       </c>
       <c r="AA138" t="str">
-        <v/>
+        <v>60 HZ</v>
       </c>
       <c r="AB138" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="AC138" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD138" t="str">
-        <v>BUENO</v>
+        <v>BUENO.</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
         <v>NEVERA</v>
       </c>
       <c r="B139" t="str">
-        <v>MABE</v>
+        <v>HACEB</v>
       </c>
       <c r="C139" t="str">
-        <v>RMA247PJCG</v>
+        <v>H6164NT24</v>
       </c>
       <c r="D139" t="str">
-        <v>2521280072</v>
+        <v>9002557</v>
       </c>
       <c r="E139" t="str">
-        <v>10EI0020</v>
+        <v>10EI0026</v>
       </c>
       <c r="F139" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G139" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H139" t="str">
-        <v>CONSULTORIO LABORATORIO CLINICO</v>
+        <v>FARMACIA 19</v>
       </c>
       <c r="I139" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J139" s="1">
-        <v>45079</v>
+        <v>44686</v>
       </c>
       <c r="K139" t="str">
-        <v>2024-06-01</v>
+        <v>2023-05-04</v>
       </c>
       <c r="L139" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M139" t="str">
-        <v>1250000.00</v>
+        <v>175000000.00</v>
       </c>
       <c r="N139" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O139" s="1">
-        <v>45080</v>
+        <v>44687</v>
       </c>
       <c r="P139" t="str">
         <v>3</v>
       </c>
       <c r="Q139" t="str">
         <v>N/A</v>
       </c>
       <c r="R139" t="str">
-        <v>MABE</v>
+        <v>HACEB</v>
       </c>
       <c r="S139" t="str">
         <v>110V</v>
       </c>
       <c r="T139" t="str">
         <v>W</v>
       </c>
       <c r="U139" t="str">
-        <v>N/A</v>
+        <v>135W</v>
       </c>
       <c r="V139" t="str">
-        <v>N/A</v>
+        <v>105PSI</v>
       </c>
       <c r="W139" t="str">
         <v>90KG</v>
       </c>
       <c r="X139" t="str">
         <v>N/A</v>
       </c>
       <c r="Y139" t="str">
         <v>R134A</v>
       </c>
       <c r="Z139" t="str">
-        <v>8.5 A</v>
+        <v>110</v>
       </c>
       <c r="AA139" t="str">
-        <v>60 HZ</v>
+        <v xml:space="preserve">60 HZ </v>
       </c>
       <c r="AB139" t="str">
         <v>N/A</v>
       </c>
       <c r="AC139" t="str">
         <v>N/A</v>
       </c>
       <c r="AD139" t="str">
-        <v>BUENA</v>
+        <v>BUENO.</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B140" t="str">
         <v>MABE</v>
       </c>
       <c r="C140" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>MMT24CDMCCC8</v>
       </c>
       <c r="D140" t="str">
-        <v>23101321FCE1225</v>
+        <v>MMI24CDMCCCI8</v>
       </c>
       <c r="E140" t="str">
-        <v>10EI0019</v>
+        <v>10EI0025</v>
       </c>
       <c r="F140" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G140" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H140" t="str">
-        <v>TOMA DE MUESTRAS LABORATORIO</v>
+        <v>FARMACIA 19</v>
       </c>
       <c r="I140" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J140" s="1">
-        <v>44962</v>
+        <v>44322</v>
       </c>
       <c r="K140" t="str">
-        <v>2024-02-04</v>
+        <v>2022-05-05</v>
       </c>
       <c r="L140" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M140" t="str">
-        <v>1450000.00</v>
+        <v>280000000.00</v>
       </c>
       <c r="N140" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O140" s="1">
-        <v>44964</v>
+        <v>44323</v>
       </c>
       <c r="P140" t="str">
         <v>3</v>
       </c>
       <c r="Q140" t="str">
         <v>N/A</v>
       </c>
       <c r="R140" t="str">
         <v>LG</v>
       </c>
       <c r="S140" t="str">
         <v>220V</v>
       </c>
       <c r="T140" t="str">
         <v>W</v>
       </c>
       <c r="U140" t="str">
-        <v>1.2KW</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V140" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W140" t="str">
-        <v>35KG</v>
+        <v>64 KG</v>
       </c>
       <c r="X140" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y140" t="str">
         <v>R410A</v>
       </c>
       <c r="Z140" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA140" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB140" t="str">
         <v>N/A</v>
       </c>
       <c r="AC140" t="str">
         <v>18°C</v>
       </c>
       <c r="AD140" t="str">
         <v>BUENO.</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B141" t="str">
         <v>LG</v>
       </c>
       <c r="C141" t="str">
-        <v>SJ122CD</v>
+        <v>VM182C7</v>
       </c>
       <c r="D141" t="str">
-        <v>MEZ62934209</v>
+        <v>011TAGHAZ351</v>
       </c>
       <c r="E141" t="str">
-        <v>10EI0018</v>
+        <v>10EI0024</v>
       </c>
       <c r="F141" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G141" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H141" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>FARMACIA 19</v>
       </c>
       <c r="I141" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J141" s="1">
-        <v>43956</v>
+        <v>45079</v>
       </c>
       <c r="K141" t="str">
-        <v>2021-05-04</v>
+        <v>2024-06-01</v>
       </c>
       <c r="L141" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M141" t="str">
-        <v>900000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N141" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O141" s="1">
-        <v>43958</v>
+        <v>45082</v>
       </c>
       <c r="P141" t="str">
         <v>3</v>
       </c>
       <c r="Q141" t="str">
         <v>N/A</v>
       </c>
       <c r="R141" t="str">
         <v>LG</v>
       </c>
       <c r="S141" t="str">
         <v>220V</v>
       </c>
       <c r="T141" t="str">
         <v>W</v>
       </c>
       <c r="U141" t="str">
-        <v>1.2KW</v>
+        <v>1.8KW</v>
       </c>
       <c r="V141" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W141" t="str">
-        <v>35KG</v>
+        <v>45KL</v>
       </c>
       <c r="X141" t="str">
-        <v>12 BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y141" t="str">
         <v>R410A</v>
       </c>
       <c r="Z141" t="str">
-        <v>8.5  A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA141" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB141" t="str">
         <v>N/A</v>
       </c>
       <c r="AC141" t="str">
         <v>18°C</v>
       </c>
       <c r="AD141" t="str">
-        <v>BUENO.</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B142" t="str">
-        <v>LG</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C142" t="str">
         <v>N/A</v>
       </c>
       <c r="D142" t="str">
         <v>N/A</v>
       </c>
       <c r="E142" t="str">
-        <v>10EI0017</v>
+        <v>10EI0023</v>
       </c>
       <c r="F142" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G142" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H142" t="str">
-        <v>CONSULTORIO 102</v>
+        <v>PASILLO</v>
       </c>
       <c r="I142" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J142" s="1">
-        <v>43133</v>
+        <v>43132</v>
       </c>
       <c r="K142" t="str">
-        <v>2019-02-01</v>
+        <v>2019-01-31</v>
       </c>
       <c r="L142" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M142" t="str">
-        <v>95000000.00</v>
+        <v>350000000.00</v>
       </c>
       <c r="N142" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O142" s="1">
-        <v>43135</v>
+        <v>43133</v>
       </c>
       <c r="P142" t="str">
         <v>3</v>
       </c>
       <c r="Q142" t="str">
         <v>N/A</v>
       </c>
       <c r="R142" t="str">
-        <v>LG</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S142" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T142" t="str">
         <v>W</v>
       </c>
       <c r="U142" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V142" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W142" t="str">
         <v>35KG</v>
       </c>
       <c r="X142" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y142" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z142" t="str">
-        <v>8.5 A</v>
+        <v>110</v>
       </c>
       <c r="AA142" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB142" t="str">
         <v>N/A</v>
       </c>
       <c r="AC142" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD142" t="str">
-        <v>BUENO</v>
+        <v>REGULAR.</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B143" t="str">
         <v>LG</v>
       </c>
       <c r="C143" t="str">
-        <v>SJ122CD</v>
+        <v>VM242C7</v>
       </c>
       <c r="D143" t="str">
-        <v>N/A</v>
+        <v>011TAACEJ512</v>
       </c>
       <c r="E143" t="str">
-        <v>10EI0016</v>
+        <v>10EI0022</v>
       </c>
       <c r="F143" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G143" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H143" t="str">
-        <v>CONSULTORIO 103</v>
+        <v>CONSULTORIO LABORATORIO CLINICO</v>
       </c>
       <c r="I143" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J143" s="1">
-        <v>43525</v>
+        <v>44988</v>
       </c>
       <c r="K143" t="str">
-        <v>2020-02-28</v>
+        <v>2024-03-02</v>
       </c>
       <c r="L143" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M143" t="str">
-        <v>950000000000.00</v>
+        <v>290000000.00</v>
       </c>
       <c r="N143" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O143" s="1">
-        <v>43528</v>
+        <v>44991</v>
       </c>
       <c r="P143" t="str">
         <v>3</v>
       </c>
       <c r="Q143" t="str">
         <v>N/A</v>
       </c>
       <c r="R143" t="str">
         <v>LG</v>
       </c>
       <c r="S143" t="str">
         <v>220V</v>
       </c>
       <c r="T143" t="str">
         <v>W</v>
       </c>
       <c r="U143" t="str">
-        <v>1.2KW</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V143" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W143" t="str">
-        <v>35KG</v>
+        <v>64 KG</v>
       </c>
       <c r="X143" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y143" t="str">
         <v>R410A</v>
       </c>
       <c r="Z143" t="str">
-        <v>8.5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA143" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB143" t="str">
         <v>N/A</v>
       </c>
       <c r="AC143" t="str">
         <v>18°C</v>
       </c>
       <c r="AD143" t="str">
         <v>BUENO.</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA VITRINA</v>
       </c>
       <c r="B144" t="str">
-        <v>LG</v>
+        <v>INDURAMA</v>
       </c>
       <c r="C144" t="str">
-        <v>VM242C7</v>
+        <v>VFV-520</v>
       </c>
       <c r="D144" t="str">
-        <v>011TAZFF5949</v>
+        <v>NA2781</v>
       </c>
       <c r="E144" t="str">
-        <v>10EI0015</v>
+        <v>10EI0021</v>
       </c>
       <c r="F144" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G144" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H144" t="str">
-        <v>CONSULTORIO 104</v>
+        <v>CONSULTORIO LABORATORIO CLINICO</v>
       </c>
       <c r="I144" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J144" s="1">
-        <v>44594</v>
+        <v>45083</v>
       </c>
       <c r="K144" t="str">
-        <v>2023-02-01</v>
+        <v>2024-06-05</v>
       </c>
       <c r="L144" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M144" t="str">
-        <v>2400000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N144" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O144" s="1">
-        <v>44596</v>
+        <v>45052</v>
       </c>
       <c r="P144" t="str">
         <v>3</v>
       </c>
       <c r="Q144" t="str">
         <v>N/A</v>
       </c>
       <c r="R144" t="str">
-        <v>LG</v>
+        <v>INDURAMA</v>
       </c>
       <c r="S144" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T144" t="str">
         <v>W</v>
       </c>
       <c r="U144" t="str">
-        <v>2.6 KW</v>
+        <v>N/A</v>
       </c>
       <c r="V144" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W144" t="str">
-        <v>64KG</v>
+        <v>90KG</v>
       </c>
       <c r="X144" t="str">
-        <v>24 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y144" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z144" t="str">
-        <v>8.5 A</v>
+        <v/>
       </c>
       <c r="AA144" t="str">
-        <v>60 HZ</v>
+        <v/>
       </c>
       <c r="AB144" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="AC144" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD144" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v>NEVERA</v>
       </c>
       <c r="B145" t="str">
-        <v>GPLUS</v>
+        <v>MABE</v>
       </c>
       <c r="C145" t="str">
-        <v>N/A</v>
+        <v>RMA247PJCG</v>
       </c>
       <c r="D145" t="str">
-        <v>N</v>
+        <v>2521280072</v>
       </c>
       <c r="E145" t="str">
-        <v>10EI0014</v>
+        <v>10EI0020</v>
       </c>
       <c r="F145" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G145" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H145" t="str">
-        <v>CAFETERIA</v>
+        <v>CONSULTORIO LABORATORIO CLINICO</v>
       </c>
       <c r="I145" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J145" s="1">
-        <v>43865</v>
+        <v>45079</v>
       </c>
       <c r="K145" t="str">
-        <v>2021-02-03</v>
+        <v>2024-06-01</v>
       </c>
       <c r="L145" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M145" t="str">
-        <v>350000.00</v>
+        <v>1250000.00</v>
       </c>
       <c r="N145" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O145" s="1">
-        <v>43867</v>
+        <v>45080</v>
       </c>
       <c r="P145" t="str">
         <v>3</v>
       </c>
       <c r="Q145" t="str">
         <v>N/A</v>
       </c>
       <c r="R145" t="str">
-        <v>GPLUS</v>
+        <v>MABE</v>
       </c>
       <c r="S145" t="str">
         <v>110V</v>
       </c>
       <c r="T145" t="str">
         <v>W</v>
       </c>
       <c r="U145" t="str">
         <v>N/A</v>
       </c>
       <c r="V145" t="str">
         <v>N/A</v>
       </c>
       <c r="W145" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X145" t="str">
         <v>N/A</v>
       </c>
       <c r="Y145" t="str">
-        <v>R600A</v>
+        <v>R134A</v>
       </c>
       <c r="Z145" t="str">
-        <v>110</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA145" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB145" t="str">
         <v>N/A</v>
       </c>
       <c r="AC145" t="str">
         <v>N/A</v>
       </c>
       <c r="AD145" t="str">
-        <v>BUENO</v>
+        <v>BUENA</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B146" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="C146" t="str">
-        <v>GXCF05D</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D146" t="str">
-        <v>N/A</v>
+        <v>23101321FCE1225</v>
       </c>
       <c r="E146" t="str">
-        <v>10EI0013</v>
+        <v>10EI0019</v>
       </c>
       <c r="F146" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G146" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H146" t="str">
-        <v>CAFETERIA</v>
+        <v>TOMA DE MUESTRAS LABORATORIO</v>
       </c>
       <c r="I146" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J146" s="1">
-        <v>43621</v>
+        <v>44962</v>
       </c>
       <c r="K146" t="str">
-        <v>2020-06-04</v>
+        <v>2024-02-04</v>
       </c>
       <c r="L146" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M146" t="str">
-        <v>250000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N146" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O146" s="1">
-        <v>43621</v>
+        <v>44964</v>
       </c>
       <c r="P146" t="str">
         <v>3</v>
       </c>
       <c r="Q146" t="str">
         <v>N/A</v>
       </c>
       <c r="R146" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>LG</v>
       </c>
       <c r="S146" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T146" t="str">
         <v>W</v>
       </c>
       <c r="U146" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V146" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W146" t="str">
         <v>35KG</v>
       </c>
       <c r="X146" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y146" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z146" t="str">
-        <v>110</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA146" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB146" t="str">
         <v>N/A</v>
       </c>
       <c r="AC146" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD146" t="str">
-        <v>ESTADO ANTIGUO</v>
+        <v>BUENO.</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B147" t="str">
-        <v>CENTRALES</v>
+        <v>LG</v>
       </c>
       <c r="C147" t="str">
-        <v>N/A</v>
+        <v>SJ122CD</v>
       </c>
       <c r="D147" t="str">
-        <v>N/A</v>
+        <v>MEZ62934209</v>
       </c>
       <c r="E147" t="str">
-        <v>10EI0012</v>
+        <v>10EI0018</v>
       </c>
       <c r="F147" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G147" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H147" t="str">
-        <v>CONSULTORIO TERAPIA FISICA</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I147" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J147" s="1">
-        <v>45052</v>
+        <v>43956</v>
       </c>
       <c r="K147" t="str">
-        <v>2024-05-05</v>
+        <v>2021-05-04</v>
       </c>
       <c r="L147" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M147" t="str">
-        <v>950000.00</v>
+        <v>900000.00</v>
       </c>
       <c r="N147" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O147" s="1">
-        <v>45052</v>
+        <v>43958</v>
       </c>
       <c r="P147" t="str">
         <v>3</v>
       </c>
       <c r="Q147" t="str">
         <v>N/A</v>
       </c>
       <c r="R147" t="str">
-        <v>CENTRALES</v>
+        <v>LG</v>
       </c>
       <c r="S147" t="str">
         <v>220V</v>
       </c>
       <c r="T147" t="str">
         <v>W</v>
       </c>
       <c r="U147" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V147" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W147" t="str">
-        <v>N/A</v>
+        <v>35KG</v>
       </c>
       <c r="X147" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y147" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z147" t="str">
-        <v>110</v>
+        <v>8.5  A</v>
       </c>
       <c r="AA147" t="str">
-        <v>N/A</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB147" t="str">
         <v>N/A</v>
       </c>
       <c r="AC147" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD147" t="str">
-        <v>BUENO</v>
+        <v>BUENO.</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B148" t="str">
         <v>LG</v>
       </c>
       <c r="C148" t="str">
-        <v>VM242C7</v>
+        <v>N/A</v>
       </c>
       <c r="D148" t="str">
-        <v>USNQ242K2P0</v>
+        <v>N/A</v>
       </c>
       <c r="E148" t="str">
-        <v>10EI0011</v>
+        <v>10EI0017</v>
       </c>
       <c r="F148" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G148" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H148" t="str">
-        <v>CONSULTORIO TERAPIA FISICA</v>
+        <v>CONSULTORIO 102</v>
       </c>
       <c r="I148" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J148" s="1">
-        <v>44959</v>
+        <v>43133</v>
       </c>
       <c r="K148" t="str">
-        <v>2024-02-01</v>
+        <v>2019-02-01</v>
       </c>
       <c r="L148" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M148" t="str">
-        <v>1300000.00</v>
+        <v>95000000.00</v>
       </c>
       <c r="N148" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O148" s="1">
-        <v>44961</v>
+        <v>43135</v>
       </c>
       <c r="P148" t="str">
         <v>3</v>
       </c>
       <c r="Q148" t="str">
         <v>N/A</v>
       </c>
       <c r="R148" t="str">
         <v>LG</v>
       </c>
       <c r="S148" t="str">
         <v>220V</v>
       </c>
       <c r="T148" t="str">
         <v>W</v>
       </c>
       <c r="U148" t="str">
-        <v>2.6KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V148" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W148" t="str">
-        <v>45 KG</v>
+        <v>35KG</v>
       </c>
       <c r="X148" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y148" t="str">
         <v>R410A</v>
       </c>
       <c r="Z148" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA148" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB148" t="str">
         <v>N/A</v>
       </c>
       <c r="AC148" t="str">
         <v>18°C</v>
       </c>
       <c r="AD148" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B149" t="str">
         <v>LG</v>
       </c>
       <c r="C149" t="str">
         <v>SJ122CD</v>
       </c>
       <c r="D149" t="str">
         <v>N/A</v>
       </c>
       <c r="E149" t="str">
-        <v>10EI0010</v>
+        <v>10EI0016</v>
       </c>
       <c r="F149" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G149" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H149" t="str">
-        <v>CONSULTORIO 106</v>
+        <v>CONSULTORIO 103</v>
       </c>
       <c r="I149" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J149" s="1">
-        <v>43591</v>
+        <v>43525</v>
       </c>
       <c r="K149" t="str">
-        <v>2020-05-05</v>
+        <v>2020-02-28</v>
       </c>
       <c r="L149" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M149" t="str">
-        <v>1000000.00</v>
+        <v>950000000000.00</v>
       </c>
       <c r="N149" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O149" s="1">
-        <v>43592</v>
+        <v>43528</v>
       </c>
       <c r="P149" t="str">
         <v>3</v>
       </c>
       <c r="Q149" t="str">
         <v>N/A</v>
       </c>
       <c r="R149" t="str">
         <v>LG</v>
       </c>
       <c r="S149" t="str">
         <v>220V</v>
       </c>
       <c r="T149" t="str">
         <v>W</v>
       </c>
       <c r="U149" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V149" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W149" t="str">
         <v>35KG</v>
       </c>
       <c r="X149" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y149" t="str">
         <v>R410A</v>
       </c>
       <c r="Z149" t="str">
-        <v>8.5 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA149" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB149" t="str">
         <v>N/A</v>
       </c>
       <c r="AC149" t="str">
         <v>18°C</v>
       </c>
       <c r="AD149" t="str">
         <v>BUENO.</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B150" t="str">
         <v>LG</v>
       </c>
       <c r="C150" t="str">
-        <v>SJ122CD</v>
+        <v>VM242C7</v>
       </c>
       <c r="D150" t="str">
-        <v>N/A</v>
+        <v>011TAZFF5949</v>
       </c>
       <c r="E150" t="str">
-        <v>10EI0009</v>
+        <v>10EI0015</v>
       </c>
       <c r="F150" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G150" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H150" t="str">
-        <v>CONSULTORIO 105</v>
+        <v>CONSULTORIO 104</v>
       </c>
       <c r="I150" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J150" s="1">
-        <v>44352</v>
+        <v>44594</v>
       </c>
       <c r="K150" t="str">
-        <v>2022-06-04</v>
+        <v>2023-02-01</v>
       </c>
       <c r="L150" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M150" t="str">
-        <v>1400000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N150" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O150" s="1">
-        <v>44354</v>
+        <v>44596</v>
       </c>
       <c r="P150" t="str">
         <v>3</v>
       </c>
       <c r="Q150" t="str">
         <v>N/A</v>
       </c>
       <c r="R150" t="str">
         <v>LG</v>
       </c>
       <c r="S150" t="str">
         <v>220V</v>
       </c>
       <c r="T150" t="str">
         <v>W</v>
       </c>
       <c r="U150" t="str">
-        <v>1.2KW</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V150" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W150" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X150" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y150" t="str">
         <v>R410A</v>
       </c>
       <c r="Z150" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA150" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB150" t="str">
         <v>N/A</v>
       </c>
       <c r="AC150" t="str">
         <v>18°C</v>
       </c>
       <c r="AD150" t="str">
-        <v xml:space="preserve">BUENO </v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>LAVADORA</v>
+        <v>NEVERA</v>
       </c>
       <c r="B151" t="str">
-        <v>HACEB</v>
+        <v>GPLUS</v>
       </c>
       <c r="C151" t="str">
-        <v>LAVD0850</v>
+        <v>N/A</v>
       </c>
       <c r="D151" t="str">
-        <v>LAV DO850 PL</v>
+        <v>N</v>
       </c>
       <c r="E151" t="str">
-        <v>10EI0008</v>
+        <v>10EI0014</v>
       </c>
       <c r="F151" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G151" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H151" t="str">
-        <v>SERVICIOS GENERALES</v>
+        <v>CAFETERIA</v>
       </c>
       <c r="I151" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J151" s="1">
-        <v>44687</v>
+        <v>43865</v>
       </c>
       <c r="K151" t="str">
-        <v>2023-05-05</v>
+        <v>2021-02-03</v>
       </c>
       <c r="L151" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M151" t="str">
-        <v>12000000000.00</v>
+        <v>350000.00</v>
       </c>
       <c r="N151" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O151" s="1">
-        <v>44687</v>
+        <v>43867</v>
       </c>
       <c r="P151" t="str">
         <v>3</v>
       </c>
       <c r="Q151" t="str">
         <v>N/A</v>
       </c>
       <c r="R151" t="str">
-        <v>HACEB</v>
+        <v>GPLUS</v>
       </c>
       <c r="S151" t="str">
         <v>110V</v>
       </c>
       <c r="T151" t="str">
         <v>W</v>
       </c>
       <c r="U151" t="str">
         <v>N/A</v>
       </c>
       <c r="V151" t="str">
         <v>N/A</v>
       </c>
       <c r="W151" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X151" t="str">
         <v>N/A</v>
       </c>
       <c r="Y151" t="str">
-        <v>N/A</v>
+        <v>R600A</v>
       </c>
       <c r="Z151" t="str">
         <v>110</v>
       </c>
       <c r="AA151" t="str">
-        <v>N/A</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB151" t="str">
         <v>N/A</v>
       </c>
       <c r="AC151" t="str">
         <v>N/A</v>
       </c>
       <c r="AD151" t="str">
-        <v>BUENA</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B152" t="str">
-        <v>MABE</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C152" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>GXCF05D</v>
       </c>
       <c r="D152" t="str">
-        <v>ST23101321FCE1196</v>
+        <v>N/A</v>
       </c>
       <c r="E152" t="str">
-        <v>10EI0007</v>
+        <v>10EI0013</v>
       </c>
       <c r="F152" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G152" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H152" t="str">
-        <v>CONSULTORIO PSICOLOGIA CRC</v>
+        <v>CAFETERIA</v>
       </c>
       <c r="I152" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J152" s="1">
-        <v>44687</v>
+        <v>43621</v>
       </c>
       <c r="K152" t="str">
-        <v>2023-05-05</v>
+        <v>2020-06-04</v>
       </c>
       <c r="L152" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M152" t="str">
-        <v>145000000.00</v>
+        <v>250000.00</v>
       </c>
       <c r="N152" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O152" s="1">
-        <v>44689</v>
+        <v>43621</v>
       </c>
       <c r="P152" t="str">
         <v>3</v>
       </c>
       <c r="Q152" t="str">
         <v>N/A</v>
       </c>
       <c r="R152" t="str">
-        <v>MABE</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S152" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T152" t="str">
         <v>W</v>
       </c>
       <c r="U152" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V152" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W152" t="str">
         <v>35KG</v>
       </c>
       <c r="X152" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y152" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z152" t="str">
-        <v>8.5 A</v>
+        <v>110</v>
       </c>
       <c r="AA152" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB152" t="str">
         <v>N/A</v>
       </c>
       <c r="AC152" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD152" t="str">
-        <v>BUENO</v>
+        <v>ESTADO ANTIGUO</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B153" t="str">
-        <v>INDUCOL</v>
+        <v>CENTRALES</v>
       </c>
       <c r="C153" t="str">
         <v>N/A</v>
       </c>
       <c r="D153" t="str">
         <v>N/A</v>
       </c>
       <c r="E153" t="str">
-        <v>10EI0006</v>
+        <v>10EI0012</v>
       </c>
       <c r="F153" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G153" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H153" t="str">
-        <v>CONSULTORIO OPTOMETRIA CRC</v>
+        <v>CONSULTORIO TERAPIA FISICA</v>
       </c>
       <c r="I153" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J153" s="1">
-        <v>44686</v>
+        <v>45052</v>
       </c>
       <c r="K153" t="str">
-        <v>2023-05-04</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L153" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M153" t="str">
-        <v>145000000.00</v>
+        <v>950000.00</v>
       </c>
       <c r="N153" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O153" s="1">
-        <v>44688</v>
+        <v>45052</v>
       </c>
       <c r="P153" t="str">
         <v>3</v>
       </c>
       <c r="Q153" t="str">
         <v>N/A</v>
       </c>
       <c r="R153" t="str">
-        <v>INDUCOL</v>
+        <v>CENTRALES</v>
       </c>
       <c r="S153" t="str">
         <v>220V</v>
       </c>
       <c r="T153" t="str">
         <v>W</v>
       </c>
       <c r="U153" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V153" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W153" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X153" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y153" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z153" t="str">
-        <v>8.5 A</v>
+        <v>110</v>
       </c>
       <c r="AA153" t="str">
-        <v>60 HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB153" t="str">
         <v>N/A</v>
       </c>
       <c r="AC153" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD153" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B154" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C154" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>VM242C7</v>
       </c>
       <c r="D154" t="str">
-        <v>ST23101321FCE1441</v>
+        <v>USNQ242K2P0</v>
       </c>
       <c r="E154" t="str">
-        <v>10EI0005</v>
+        <v>10EI0011</v>
       </c>
       <c r="F154" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G154" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H154" t="str">
-        <v>CONSULTORIO RECEPCION CRC</v>
+        <v>CONSULTORIO TERAPIA FISICA</v>
       </c>
       <c r="I154" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J154" s="1">
-        <v>45052</v>
+        <v>44959</v>
       </c>
       <c r="K154" t="str">
-        <v>2024-05-05</v>
+        <v>2024-02-01</v>
       </c>
       <c r="L154" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M154" t="str">
-        <v>1400000.00</v>
+        <v>1300000.00</v>
       </c>
       <c r="N154" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O154" s="1">
-        <v>45052</v>
+        <v>44961</v>
       </c>
       <c r="P154" t="str">
         <v>3</v>
       </c>
       <c r="Q154" t="str">
         <v>N/A</v>
       </c>
       <c r="R154" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S154" t="str">
         <v>220V</v>
       </c>
       <c r="T154" t="str">
         <v>W</v>
       </c>
       <c r="U154" t="str">
-        <v>1.2KW</v>
+        <v>2.6KW</v>
       </c>
       <c r="V154" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W154" t="str">
-        <v>35KG</v>
+        <v>45 KG</v>
       </c>
       <c r="X154" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y154" t="str">
         <v>R410A</v>
       </c>
       <c r="Z154" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA154" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB154" t="str">
         <v>N/A</v>
       </c>
       <c r="AC154" t="str">
         <v>18°C</v>
       </c>
       <c r="AD154" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B155" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C155" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>SJ122CD</v>
       </c>
       <c r="D155" t="str">
-        <v>ST24051121FCE0159</v>
+        <v>N/A</v>
       </c>
       <c r="E155" t="str">
-        <v>10EI0004</v>
+        <v>10EI0010</v>
       </c>
       <c r="F155" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G155" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H155" t="str">
-        <v>CONSULTORIO DE CERTIFICADOR CRC</v>
+        <v>CONSULTORIO 106</v>
       </c>
       <c r="I155" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J155" s="1">
-        <v>44687</v>
+        <v>43591</v>
       </c>
       <c r="K155" t="str">
-        <v>2023-05-05</v>
+        <v>2020-05-05</v>
       </c>
       <c r="L155" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M155" t="str">
-        <v>1400000.00</v>
+        <v>1000000.00</v>
       </c>
       <c r="N155" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O155" s="1">
-        <v>44688</v>
+        <v>43592</v>
       </c>
       <c r="P155" t="str">
         <v>3</v>
       </c>
       <c r="Q155" t="str">
         <v>N/A</v>
       </c>
       <c r="R155" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S155" t="str">
         <v>220V</v>
       </c>
       <c r="T155" t="str">
         <v>W</v>
       </c>
       <c r="U155" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V155" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W155" t="str">
         <v>35KG</v>
       </c>
       <c r="X155" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y155" t="str">
         <v>R410A</v>
       </c>
       <c r="Z155" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA155" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB155" t="str">
         <v>N/A</v>
       </c>
       <c r="AC155" t="str">
         <v>18°C</v>
       </c>
       <c r="AD155" t="str">
-        <v>BUENO</v>
+        <v>BUENO.</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B156" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C156" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>SJ122CD</v>
       </c>
       <c r="D156" t="str">
-        <v>ST23110921FCE0637</v>
+        <v>N/A</v>
       </c>
       <c r="E156" t="str">
-        <v>10EI0003</v>
+        <v>10EI0009</v>
       </c>
       <c r="F156" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G156" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H156" t="str">
-        <v>CONSULTORIO  SST</v>
+        <v>CONSULTORIO 105</v>
       </c>
       <c r="I156" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J156" s="1">
-        <v>44732</v>
+        <v>44352</v>
       </c>
       <c r="K156" t="str">
-        <v>2023-06-19</v>
+        <v>2022-06-04</v>
       </c>
       <c r="L156" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M156" t="str">
         <v>1400000.00</v>
       </c>
       <c r="N156" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O156" s="1">
-        <v>44734</v>
+        <v>44354</v>
       </c>
       <c r="P156" t="str">
         <v>3</v>
       </c>
       <c r="Q156" t="str">
         <v>N/A</v>
       </c>
       <c r="R156" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S156" t="str">
         <v>220V</v>
       </c>
       <c r="T156" t="str">
         <v>W</v>
       </c>
       <c r="U156" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V156" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W156" t="str">
         <v>35KG</v>
       </c>
       <c r="X156" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y156" t="str">
         <v>R410A</v>
       </c>
       <c r="Z156" t="str">
         <v>8.5 A</v>
       </c>
       <c r="AA156" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB156" t="str">
         <v>N/A</v>
       </c>
       <c r="AC156" t="str">
         <v>18°C</v>
       </c>
       <c r="AD156" t="str">
-        <v>BUENO</v>
+        <v xml:space="preserve">BUENO </v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>LAVADORA</v>
       </c>
       <c r="B157" t="str">
-        <v>MABE</v>
+        <v>HACEB</v>
       </c>
       <c r="C157" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>LAVD0850</v>
       </c>
       <c r="D157" t="str">
-        <v>ST23101321FCE0269</v>
+        <v>LAV DO850 PL</v>
       </c>
       <c r="E157" t="str">
-        <v>10EI0002</v>
+        <v>10EI0008</v>
       </c>
       <c r="F157" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G157" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H157" t="str">
-        <v>MEDICINA GENERAL  CRC</v>
+        <v>SERVICIOS GENERALES</v>
       </c>
       <c r="I157" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J157" s="1">
-        <v>45053</v>
+        <v>44687</v>
       </c>
       <c r="K157" t="str">
-        <v>2024-05-06</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L157" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M157" t="str">
-        <v>1400000.00</v>
+        <v>12000000000.00</v>
       </c>
       <c r="N157" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O157" s="1">
-        <v>45055</v>
+        <v>44687</v>
       </c>
       <c r="P157" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q157" t="str">
         <v>N/A</v>
       </c>
       <c r="R157" t="str">
-        <v>LG</v>
+        <v>HACEB</v>
       </c>
       <c r="S157" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T157" t="str">
-        <v>220V</v>
+        <v>W</v>
       </c>
       <c r="U157" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V157" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W157" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X157" t="str">
-        <v>12 BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y157" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z157" t="str">
-        <v>8.5 A</v>
+        <v>110</v>
       </c>
       <c r="AA157" t="str">
-        <v>60 HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB157" t="str">
         <v>N/A</v>
       </c>
       <c r="AC157" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD157" t="str">
-        <v>BUENO</v>
+        <v>BUENA</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B158" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C158" t="str">
         <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D158" t="str">
-        <v>ST23101321FCE0269</v>
+        <v>ST23101321FCE1196</v>
       </c>
       <c r="E158" t="str">
-        <v>10EI0001</v>
+        <v>10EI0007</v>
       </c>
       <c r="F158" t="str">
         <v>ARAUQUITA</v>
       </c>
       <c r="G158" t="str">
         <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H158" t="str">
-        <v>ADMINISTRACION</v>
+        <v>CONSULTORIO PSICOLOGIA CRC</v>
       </c>
       <c r="I158" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J158" s="1">
-        <v>45052</v>
+        <v>44687</v>
       </c>
       <c r="K158" t="str">
-        <v>2024-05-05</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L158" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M158" t="str">
-        <v>1400000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N158" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O158" s="1">
-        <v>45054</v>
+        <v>44689</v>
       </c>
       <c r="P158" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q158" t="str">
         <v>N/A</v>
       </c>
       <c r="R158" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S158" t="str">
         <v>220V</v>
       </c>
       <c r="T158" t="str">
         <v>W</v>
       </c>
       <c r="U158" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V158" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W158" t="str">
         <v>35KG</v>
       </c>
       <c r="X158" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y158" t="str">
         <v>R410A</v>
       </c>
       <c r="Z158" t="str">
-        <v>8.5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA158" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB158" t="str">
         <v>N/A</v>
       </c>
       <c r="AC158" t="str">
         <v>18°C</v>
       </c>
       <c r="AD158" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B159" t="str">
-        <v>STAMFORD</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C159" t="str">
-        <v>UCI274E14-134 KW</v>
+        <v>N/A</v>
       </c>
       <c r="D159" t="str">
-        <v>X15L534466</v>
+        <v>N/A</v>
       </c>
       <c r="E159" t="str">
-        <v>5EI0025</v>
+        <v>10EI0006</v>
       </c>
       <c r="F159" t="str">
-        <v>ARAUCA</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G159" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H159" t="str">
-        <v>PARQUEADERO ADMINISTRATIVO</v>
+        <v>CONSULTORIO OPTOMETRIA CRC</v>
       </c>
       <c r="I159" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J159" s="1">
-        <v>44322</v>
+        <v>44686</v>
       </c>
       <c r="K159" t="str">
-        <v>2022-05-05</v>
+        <v>2023-05-04</v>
       </c>
       <c r="L159" t="str">
-        <v>N/A</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M159" t="str">
-        <v>70000000.00</v>
+        <v>145000000.00</v>
       </c>
       <c r="N159" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O159" s="1">
-        <v>44331</v>
+        <v>44688</v>
       </c>
       <c r="P159" t="str">
         <v>3</v>
       </c>
       <c r="Q159" t="str">
         <v>N/A</v>
       </c>
       <c r="R159" t="str">
-        <v>STAMFORD</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S159" t="str">
         <v>220V</v>
       </c>
       <c r="T159" t="str">
-        <v>220 V</v>
+        <v>W</v>
       </c>
       <c r="U159" t="str">
-        <v>145 KVA</v>
+        <v>1.2KW</v>
       </c>
       <c r="V159" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W159" t="str">
-        <v>1360KG</v>
+        <v>35KG</v>
       </c>
       <c r="X159" t="str">
-        <v>145 KVA</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y159" t="str">
-        <v>N/A</v>
+        <v>R410A</v>
       </c>
       <c r="Z159" t="str">
-        <v>381 A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA159" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB159" t="str">
         <v>N/A</v>
       </c>
       <c r="AC159" t="str">
-        <v>40° C</v>
+        <v>18°C</v>
       </c>
       <c r="AD159" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>CONGELADOR</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B160" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C160" t="str">
-        <v>CH 199 C2</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D160" t="str">
-        <v>250927-1999130675</v>
+        <v>ST23101321FCE1441</v>
       </c>
       <c r="E160" t="str">
-        <v>3EI0017</v>
+        <v>10EI0005</v>
       </c>
       <c r="F160" t="str">
-        <v>ARAUCA</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G160" t="str">
-        <v>SEDE C</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H160" t="str">
-        <v>LABORATORIO</v>
+        <v>CONSULTORIO RECEPCION CRC</v>
       </c>
       <c r="I160" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J160" s="1">
-        <v>46085</v>
+        <v>45052</v>
       </c>
       <c r="K160" t="str">
-        <v>2027-03-03</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L160" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M160" t="str">
-        <v>1998319.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N160" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O160" s="1">
-        <v>46085</v>
+        <v>45052</v>
       </c>
       <c r="P160" t="str">
         <v>3</v>
       </c>
       <c r="Q160" t="str">
-        <v>8854526</v>
+        <v>N/A</v>
       </c>
       <c r="R160" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="S160" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T160" t="str">
         <v>W</v>
       </c>
       <c r="U160" t="str">
-        <v>75W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V160" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W160" t="str">
-        <v>34KG</v>
+        <v>35KG</v>
       </c>
       <c r="X160" t="str">
-        <v>9.5KG/24H</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y160" t="str">
-        <v>R600A</v>
+        <v>R410A</v>
       </c>
       <c r="Z160" t="str">
-        <v>1.3A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA160" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB160" t="str">
         <v>N/A</v>
       </c>
       <c r="AC160" t="str">
-        <v>16°C A 38°C</v>
+        <v>18°C</v>
       </c>
       <c r="AD160" t="str">
-        <v>NUEVO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>VITRINA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B161" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C161" t="str">
-        <v xml:space="preserve">VV-300BL1 </v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D161" t="str">
-        <v>97474052301000206</v>
+        <v>ST24051121FCE0159</v>
       </c>
       <c r="E161" t="str">
-        <v>3EI0016</v>
+        <v>10EI0004</v>
       </c>
       <c r="F161" t="str">
-        <v>ARAUCA</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G161" t="str">
-        <v>SEDE C</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H161" t="str">
-        <v>LABORATORIO</v>
+        <v>CONSULTORIO DE CERTIFICADOR CRC</v>
       </c>
       <c r="I161" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J161" s="1">
-        <v>46085</v>
+        <v>44687</v>
       </c>
       <c r="K161" t="str">
-        <v>2027-03-03</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L161" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M161" t="str">
-        <v>1998319.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N161" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O161" s="1">
-        <v>46085</v>
+        <v>44688</v>
       </c>
       <c r="P161" t="str">
         <v>3</v>
       </c>
       <c r="Q161" t="str">
-        <v>8854526</v>
+        <v>N/A</v>
       </c>
       <c r="R161" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S161" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T161" t="str">
         <v>W</v>
       </c>
       <c r="U161" t="str">
-        <v>135W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V161" t="str">
-        <v>80-120PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W161" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X161" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y161" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z161" t="str">
-        <v>8.5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA161" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB161" t="str">
         <v>N/A</v>
       </c>
       <c r="AC161" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD161" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B162" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C162" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D162" t="str">
-        <v>250606-1211150172</v>
+        <v>ST23110921FCE0637</v>
       </c>
       <c r="E162" t="str">
-        <v>21EI0055</v>
+        <v>10EI0003</v>
       </c>
       <c r="F162" t="str">
-        <v>YOPAL</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G162" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H162" t="str">
-        <v>CONSULTORIO 307</v>
+        <v>CONSULTORIO  SST</v>
       </c>
       <c r="I162" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J162" s="1">
-        <v>45536</v>
+        <v>44732</v>
       </c>
       <c r="K162" t="str">
-        <v>2025-08-31</v>
+        <v>2023-06-19</v>
       </c>
       <c r="L162" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M162" t="str">
-        <v>1360000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N162" t="str">
-        <v>5874136</v>
+        <v>FACTURA</v>
       </c>
       <c r="O162" s="1">
-        <v>45536</v>
+        <v>44734</v>
       </c>
       <c r="P162" t="str">
-        <v>96 MESES</v>
+        <v>3</v>
       </c>
       <c r="Q162" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R162" t="str">
-        <v/>
+        <v>MABE</v>
       </c>
       <c r="S162" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T162" t="str">
-        <v>208 ~220 V</v>
+        <v>W</v>
       </c>
       <c r="U162" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V162" t="str">
-        <v>125 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W162" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>35KG</v>
       </c>
       <c r="X162" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>12 BTU</v>
       </c>
       <c r="Y162" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z162" t="str">
-        <v>4.7 A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA162" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB162" t="str">
         <v>N/A</v>
       </c>
       <c r="AC162" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD162" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B163" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C163" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D163" t="str">
-        <v>220630-1212250117</v>
+        <v>ST23101321FCE0269</v>
       </c>
       <c r="E163" t="str">
-        <v>21EI0054</v>
+        <v>10EI0002</v>
       </c>
       <c r="F163" t="str">
-        <v>YOPAL</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G163" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H163" t="str">
-        <v>CONSULTORIO 306</v>
+        <v>MEDICINA GENERAL  CRC</v>
       </c>
       <c r="I163" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J163" s="1">
-        <v>45506</v>
+        <v>45053</v>
       </c>
       <c r="K163" t="str">
-        <v>2025-08-01</v>
+        <v>2024-05-06</v>
       </c>
       <c r="L163" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M163" t="str">
-        <v>1370000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N163" t="str">
-        <v>9854632</v>
+        <v>FACTURA</v>
       </c>
       <c r="O163" s="1">
-        <v>45506</v>
+        <v>45055</v>
       </c>
       <c r="P163" t="str">
-        <v>96 MESES</v>
+        <v>60</v>
       </c>
       <c r="Q163" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R163" t="str">
-        <v/>
+        <v>LG</v>
       </c>
       <c r="S163" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T163" t="str">
-        <v>208 ~220 V</v>
+        <v>220V</v>
       </c>
       <c r="U163" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V163" t="str">
-        <v>125 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W163" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>35KG</v>
       </c>
       <c r="X163" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>12 BTU</v>
       </c>
       <c r="Y163" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z163" t="str">
-        <v>4.7 A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA163" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB163" t="str">
         <v>N/A</v>
       </c>
       <c r="AC163" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD163" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B164" t="str">
-        <v>CHALLENGER</v>
+        <v>LG</v>
       </c>
       <c r="C164" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D164" t="str">
-        <v>201203-1212250089</v>
+        <v>ST23101321FCE0269</v>
       </c>
       <c r="E164" t="str">
-        <v>21EI0053</v>
+        <v>10EI0001</v>
       </c>
       <c r="F164" t="str">
-        <v>YOPAL</v>
+        <v>ARAUQUITA</v>
       </c>
       <c r="G164" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>ARAUQUITA SEDE PRINCIPAL</v>
       </c>
       <c r="H164" t="str">
-        <v>CONSULTORIO 305</v>
+        <v>ADMINISTRACION</v>
       </c>
       <c r="I164" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J164" s="1">
-        <v>45233</v>
+        <v>45052</v>
       </c>
       <c r="K164" t="str">
-        <v>2024-11-02</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L164" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M164" t="str">
-        <v>1360000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N164" t="str">
-        <v>987456</v>
+        <v>FACTURA</v>
       </c>
       <c r="O164" s="1">
-        <v>45233</v>
+        <v>45054</v>
       </c>
       <c r="P164" t="str">
-        <v>96 MESES</v>
+        <v>60</v>
       </c>
       <c r="Q164" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R164" t="str">
-        <v/>
+        <v>LG</v>
       </c>
       <c r="S164" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T164" t="str">
-        <v>208 ~220 V</v>
+        <v>W</v>
       </c>
       <c r="U164" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V164" t="str">
-        <v>125 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W164" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>35KG</v>
       </c>
       <c r="X164" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>12 BTU</v>
       </c>
       <c r="Y164" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z164" t="str">
-        <v>4.7 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA164" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB164" t="str">
         <v>N/A</v>
       </c>
       <c r="AC164" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD164" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B165" t="str">
-        <v>CHALLENGER</v>
+        <v>STAMFORD</v>
       </c>
       <c r="C165" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>UCI274E14-134 KW</v>
       </c>
       <c r="D165" t="str">
-        <v>201203-1212250102</v>
+        <v>X15L534466</v>
       </c>
       <c r="E165" t="str">
-        <v>21EI0052</v>
+        <v>5EI0025</v>
       </c>
       <c r="F165" t="str">
-        <v>YOPAL</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G165" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H165" t="str">
-        <v>CONSULTORIO 303</v>
+        <v>PARQUEADERO ADMINISTRATIVO</v>
       </c>
       <c r="I165" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J165" s="1">
-        <v>45575</v>
+        <v>44322</v>
       </c>
       <c r="K165" t="str">
-        <v>2025-10-09</v>
+        <v>2022-05-05</v>
       </c>
       <c r="L165" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>N/A</v>
       </c>
       <c r="M165" t="str">
-        <v>1630000.00</v>
+        <v>70000000.00</v>
       </c>
       <c r="N165" t="str">
-        <v>654879</v>
+        <v>FACTURA</v>
       </c>
       <c r="O165" s="1">
-        <v>45575</v>
+        <v>44331</v>
       </c>
       <c r="P165" t="str">
-        <v>96 MESES</v>
+        <v>3</v>
       </c>
       <c r="Q165" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="R165" t="str">
-        <v/>
+        <v>STAMFORD</v>
       </c>
       <c r="S165" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T165" t="str">
-        <v>208 ~220 V</v>
+        <v>220 V</v>
       </c>
       <c r="U165" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>145 KVA</v>
       </c>
       <c r="V165" t="str">
-        <v>125 PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W165" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>1360KG</v>
       </c>
       <c r="X165" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>145 KVA</v>
       </c>
       <c r="Y165" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
       <c r="Z165" t="str">
-        <v/>
+        <v>381 A</v>
       </c>
       <c r="AA165" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB165" t="str">
         <v>N/A</v>
       </c>
       <c r="AC165" t="str">
-        <v>17°c a 25°c</v>
+        <v>40° C</v>
       </c>
       <c r="AD165" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>CONGELADOR</v>
       </c>
       <c r="B166" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C166" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>CH 199 C2</v>
       </c>
       <c r="D166" t="str">
-        <v>ST22060121FCI0072</v>
+        <v>250927-1999130675</v>
       </c>
       <c r="E166" t="str">
-        <v>21EI0051</v>
+        <v>3EI0017</v>
       </c>
       <c r="F166" t="str">
-        <v>YOPAL</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G166" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>SEDE C</v>
       </c>
       <c r="H166" t="str">
-        <v>SALA DE ESPERA TERCER PISO</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I166" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J166" s="1">
-        <v>45606</v>
+        <v>46085</v>
       </c>
       <c r="K166" t="str">
-        <v>2025-11-09</v>
+        <v>2027-03-03</v>
       </c>
       <c r="L166" t="str">
-        <v/>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M166" t="str">
-        <v>1750000.00</v>
+        <v>1998319.00</v>
       </c>
       <c r="N166" t="str">
-        <v>654789</v>
+        <v>FACTURA</v>
       </c>
       <c r="O166" s="1">
-        <v>45606</v>
+        <v>46085</v>
       </c>
       <c r="P166" t="str">
-        <v>96 MESES</v>
+        <v>3</v>
       </c>
       <c r="Q166" t="str">
-        <v/>
+        <v>8854526</v>
       </c>
       <c r="R166" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S166" t="str">
-        <v/>
+        <v>110V</v>
       </c>
       <c r="T166" t="str">
-        <v>208 ~220 V</v>
+        <v>W</v>
       </c>
       <c r="U166" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>75W</v>
       </c>
       <c r="V166" t="str">
-        <v>125 PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W166" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>34KG</v>
       </c>
       <c r="X166" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>9.5KG/24H</v>
       </c>
       <c r="Y166" t="str">
-        <v/>
+        <v>R600A</v>
       </c>
       <c r="Z166" t="str">
-        <v>4.7 A</v>
+        <v>1.3A</v>
       </c>
       <c r="AA166" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB166" t="str">
         <v>N/A</v>
       </c>
       <c r="AC166" t="str">
-        <v>17°c a 25°c</v>
+        <v>16°C A 38°C</v>
       </c>
       <c r="AD166" t="str">
-        <v/>
+        <v>NUEVO</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>VITRINA</v>
       </c>
       <c r="B167" t="str">
-        <v>CHALLENGER</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C167" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v xml:space="preserve">VV-300BL1 </v>
       </c>
       <c r="D167" t="str">
-        <v>241130-1212250137</v>
+        <v>97474052301000206</v>
       </c>
       <c r="E167" t="str">
-        <v>21EI0050</v>
+        <v>3EI0016</v>
       </c>
       <c r="F167" t="str">
-        <v>YOPAL</v>
+        <v>ARAUCA</v>
       </c>
       <c r="G167" t="str">
-        <v>YOPAL SEDE PRINCIPAL</v>
+        <v>SEDE C</v>
       </c>
       <c r="H167" t="str">
-        <v>CONSULTORIO 209</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I167" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J167" s="1">
-        <v>45575</v>
+        <v>46085</v>
       </c>
       <c r="K167" t="str">
-        <v>2025-10-09</v>
+        <v>2027-03-03</v>
       </c>
       <c r="L167" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M167" t="str">
-        <v>1360000.00</v>
+        <v>1998319.00</v>
       </c>
       <c r="N167" t="str">
-        <v>987454</v>
+        <v>FACTURA</v>
       </c>
       <c r="O167" s="1">
-        <v>45575</v>
+        <v>46085</v>
       </c>
       <c r="P167" t="str">
-        <v>96 MESES</v>
+        <v>3</v>
       </c>
       <c r="Q167" t="str">
-        <v/>
+        <v>8854526</v>
       </c>
       <c r="R167" t="str">
-        <v/>
+        <v>INDUCOL</v>
       </c>
       <c r="S167" t="str">
-        <v/>
+        <v>110V</v>
       </c>
       <c r="T167" t="str">
-        <v>208 ~220 V</v>
+        <v>W</v>
       </c>
       <c r="U167" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>135W</v>
       </c>
       <c r="V167" t="str">
-        <v>125 PSI</v>
+        <v>80-120PSI</v>
       </c>
       <c r="W167" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>90KG</v>
       </c>
       <c r="X167" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>N/A</v>
       </c>
       <c r="Y167" t="str">
-        <v/>
+        <v>R134A</v>
       </c>
       <c r="Z167" t="str">
-        <v>4.7 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA167" t="str">
-        <v>65 HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB167" t="str">
         <v>N/A</v>
       </c>
       <c r="AC167" t="str">
-        <v>17°c a 25°c</v>
+        <v>N/A</v>
       </c>
       <c r="AD167" t="str">
         <v/>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B168" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C168" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D168" t="str">
-        <v>221123-1212250278</v>
+        <v>250606-1211150172</v>
       </c>
       <c r="E168" t="str">
-        <v>21EI0049</v>
+        <v>21EI0055</v>
       </c>
       <c r="F168" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G168" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H168" t="str">
-        <v>CONSULTORIO 208</v>
+        <v>CONSULTORIO 307</v>
       </c>
       <c r="I168" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J168" s="1">
-        <v>45607</v>
+        <v>45536</v>
       </c>
       <c r="K168" t="str">
-        <v>2025-11-10</v>
+        <v>2025-08-31</v>
       </c>
       <c r="L168" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M168" t="str">
-        <v>163000000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N168" t="str">
-        <v>256897</v>
+        <v>5874136</v>
       </c>
       <c r="O168" s="1">
-        <v>45607</v>
+        <v>45536</v>
       </c>
       <c r="P168" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q168" t="str">
         <v/>
       </c>
       <c r="R168" t="str">
         <v/>
       </c>
       <c r="S168" t="str">
         <v/>
       </c>
       <c r="T168" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U168" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V168" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W168" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
@@ -15883,84 +15883,84 @@
       </c>
       <c r="AA168" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB168" t="str">
         <v>N/A</v>
       </c>
       <c r="AC168" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD168" t="str">
         <v/>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B169" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C169" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D169" t="str">
-        <v>220311-1212150172</v>
+        <v>220630-1212250117</v>
       </c>
       <c r="E169" t="str">
-        <v>21EI0048</v>
+        <v>21EI0054</v>
       </c>
       <c r="F169" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G169" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H169" t="str">
-        <v>CONSULTORIO 207</v>
+        <v>CONSULTORIO 306</v>
       </c>
       <c r="I169" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J169" s="1">
-        <v>45616</v>
+        <v>45506</v>
       </c>
       <c r="K169" t="str">
-        <v>2025-11-19</v>
+        <v>2025-08-01</v>
       </c>
       <c r="L169" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M169" t="str">
-        <v>1360000.00</v>
+        <v>1370000.00</v>
       </c>
       <c r="N169" t="str">
-        <v>25418</v>
+        <v>9854632</v>
       </c>
       <c r="O169" s="1">
-        <v>45616</v>
+        <v>45506</v>
       </c>
       <c r="P169" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q169" t="str">
         <v/>
       </c>
       <c r="R169" t="str">
         <v/>
       </c>
       <c r="S169" t="str">
         <v/>
       </c>
       <c r="T169" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U169" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V169" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W169" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
@@ -15969,7637 +15969,7637 @@
       </c>
       <c r="Y169" t="str">
         <v/>
       </c>
       <c r="Z169" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA169" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB169" t="str">
         <v>N/A</v>
       </c>
       <c r="AC169" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD169" t="str">
         <v/>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B170" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C170" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D170" t="str">
-        <v>3436401054</v>
+        <v>201203-1212250089</v>
       </c>
       <c r="E170" t="str">
-        <v>21EI0047</v>
+        <v>21EI0053</v>
       </c>
       <c r="F170" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G170" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H170" t="str">
-        <v>ADMINISTRACION</v>
+        <v>CONSULTORIO 305</v>
       </c>
       <c r="I170" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J170" s="1">
-        <v>42080</v>
+        <v>45233</v>
       </c>
       <c r="K170" t="str">
-        <v>2016-03-16</v>
+        <v>2024-11-02</v>
       </c>
       <c r="L170" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M170" t="str">
-        <v>879000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N170" t="str">
-        <v>2018</v>
+        <v>987456</v>
       </c>
       <c r="O170" s="1">
-        <v>42080</v>
+        <v>45233</v>
       </c>
       <c r="P170" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q170" t="str">
         <v/>
       </c>
       <c r="R170" t="str">
-        <v>PANASONIC</v>
+        <v/>
       </c>
       <c r="S170" t="str">
         <v/>
       </c>
       <c r="T170" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U170" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V170" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W170" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
       <c r="X170" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y170" t="str">
         <v/>
       </c>
       <c r="Z170" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA170" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB170" t="str">
         <v>N/A</v>
       </c>
       <c r="AC170" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD170" t="str">
         <v/>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B171" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C171" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D171" t="str">
-        <v>3436404718</v>
+        <v>201203-1212250102</v>
       </c>
       <c r="E171" t="str">
-        <v>21EI0046</v>
+        <v>21EI0052</v>
       </c>
       <c r="F171" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G171" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H171" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>CONSULTORIO 303</v>
       </c>
       <c r="I171" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J171" s="1">
-        <v>42080</v>
+        <v>45575</v>
       </c>
       <c r="K171" t="str">
-        <v>2016-03-16</v>
+        <v>2025-10-09</v>
       </c>
       <c r="L171" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M171" t="str">
-        <v>870000.00</v>
+        <v>1630000.00</v>
       </c>
       <c r="N171" t="str">
-        <v>10826</v>
+        <v>654879</v>
       </c>
       <c r="O171" s="1">
-        <v>42080</v>
+        <v>45575</v>
       </c>
       <c r="P171" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q171" t="str">
         <v/>
       </c>
       <c r="R171" t="str">
-        <v>PANASONIC</v>
+        <v/>
       </c>
       <c r="S171" t="str">
         <v/>
       </c>
       <c r="T171" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U171" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V171" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W171" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
       <c r="X171" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y171" t="str">
         <v/>
       </c>
       <c r="Z171" t="str">
-        <v>4.7 A</v>
+        <v/>
       </c>
       <c r="AA171" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB171" t="str">
         <v>N/A</v>
       </c>
       <c r="AC171" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD171" t="str">
         <v/>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B172" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C172" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D172" t="str">
-        <v>220311-1212150193</v>
+        <v>ST22060121FCI0072</v>
       </c>
       <c r="E172" t="str">
-        <v>21EI0045</v>
+        <v>21EI0051</v>
       </c>
       <c r="F172" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G172" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H172" t="str">
-        <v>SALA DE ESPERA TOMA DE MUESTRAS</v>
+        <v>SALA DE ESPERA TERCER PISO</v>
       </c>
       <c r="I172" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J172" s="1">
-        <v>44782</v>
+        <v>45606</v>
       </c>
       <c r="K172" t="str">
-        <v>2023-08-08</v>
+        <v>2025-11-09</v>
       </c>
       <c r="L172" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v/>
       </c>
       <c r="M172" t="str">
-        <v>1613000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N172" t="str">
-        <v>25872462</v>
+        <v>654789</v>
       </c>
       <c r="O172" s="1">
-        <v>44781</v>
+        <v>45606</v>
       </c>
       <c r="P172" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q172" t="str">
         <v/>
       </c>
       <c r="R172" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="S172" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T172" t="str">
-        <v>220</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U172" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V172" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W172" t="str">
-        <v>IN 26  EX 9.7</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X172" t="str">
-        <v xml:space="preserve">12000 BTU </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y172" t="str">
-        <v>410</v>
+        <v/>
       </c>
       <c r="Z172" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA172" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB172" t="str">
         <v>N/A</v>
       </c>
       <c r="AC172" t="str">
-        <v>16 °C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD172" t="str">
         <v/>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B173" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C173" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D173" t="str">
-        <v>3PISO2541</v>
+        <v>241130-1212250137</v>
       </c>
       <c r="E173" t="str">
-        <v>21EI0043</v>
+        <v>21EI0050</v>
       </c>
       <c r="F173" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G173" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H173" t="str">
-        <v>PSICOLOGÍA 3 PISO</v>
+        <v>CONSULTORIO 209</v>
       </c>
       <c r="I173" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J173" s="1">
-        <v>44204</v>
+        <v>45575</v>
       </c>
       <c r="K173" t="str">
-        <v>2022-01-07</v>
+        <v>2025-10-09</v>
       </c>
       <c r="L173" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M173" t="str">
         <v>1360000.00</v>
       </c>
       <c r="N173" t="str">
-        <v>25872462</v>
+        <v>987454</v>
       </c>
       <c r="O173" s="1">
-        <v>44205</v>
+        <v>45575</v>
       </c>
       <c r="P173" t="str">
-        <v/>
+        <v>96 MESES</v>
       </c>
       <c r="Q173" t="str">
         <v/>
       </c>
       <c r="R173" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S173" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T173" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U173" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V173" t="str">
-        <v>25872462</v>
+        <v>125 PSI</v>
       </c>
       <c r="W173" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
       <c r="X173" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y173" t="str">
-        <v>410 A</v>
+        <v/>
       </c>
       <c r="Z173" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA173" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB173" t="str">
         <v>N/A</v>
       </c>
       <c r="AC173" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD173" t="str">
         <v/>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>ENFRIADOR VERTICAL DE VITRINA INDURAMA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B174" t="str">
-        <v>INDURAMA</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C174" t="str">
-        <v>VFV-520</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D174" t="str">
-        <v>EO1003394300110920</v>
+        <v>221123-1212250278</v>
       </c>
       <c r="E174" t="str">
-        <v>21EI0042</v>
+        <v>21EI0049</v>
       </c>
       <c r="F174" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G174" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H174" t="str">
-        <v>LABORATORIO</v>
+        <v>CONSULTORIO 208</v>
       </c>
       <c r="I174" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J174" t="str">
-        <v/>
+      <c r="J174" s="1">
+        <v>45607</v>
       </c>
       <c r="K174" t="str">
-        <v/>
+        <v>2025-11-10</v>
       </c>
       <c r="L174" t="str">
         <v/>
       </c>
       <c r="M174" t="str">
-        <v/>
+        <v>163000000.00</v>
       </c>
       <c r="N174" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>256897</v>
+      </c>
+      <c r="O174" s="1">
+        <v>45607</v>
       </c>
       <c r="P174" t="str">
-        <v/>
+        <v>96 MESES</v>
       </c>
       <c r="Q174" t="str">
         <v/>
       </c>
       <c r="R174" t="str">
-        <v>INDURAMA</v>
+        <v/>
       </c>
       <c r="S174" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T174" t="str">
-        <v>115V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U174" t="str">
-        <v xml:space="preserve">   KW 112.2</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V174" t="str">
-        <v xml:space="preserve">   4 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W174" t="str">
-        <v>NO REGISTRA</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X174" t="str">
-        <v xml:space="preserve"> ⅓ ALTA</v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y174" t="str">
-        <v>134 A</v>
+        <v/>
       </c>
       <c r="Z174" t="str">
-        <v>2.0 A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA174" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB174" t="str">
         <v>N/A</v>
       </c>
       <c r="AC174" t="str">
-        <v>18°C –38</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD174" t="str">
         <v/>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B175" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C175" t="str">
-        <v>CV 430 TITANIUM</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D175" t="str">
-        <v>200721-4370413010</v>
+        <v>220311-1212150172</v>
       </c>
       <c r="E175" t="str">
-        <v>21EI0041</v>
+        <v>21EI0048</v>
       </c>
       <c r="F175" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G175" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H175" t="str">
-        <v>VACUNACIÓN</v>
+        <v>CONSULTORIO 207</v>
       </c>
       <c r="I175" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J175" s="1">
-        <v>44265</v>
+        <v>45616</v>
       </c>
       <c r="K175" t="str">
-        <v>2022-03-09</v>
+        <v>2025-11-19</v>
       </c>
       <c r="L175" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M175" t="str">
-        <v>270000000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N175" t="str">
-        <v>25885011</v>
+        <v>25418</v>
       </c>
       <c r="O175" s="1">
-        <v>44265</v>
+        <v>45616</v>
       </c>
       <c r="P175" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q175" t="str">
         <v/>
       </c>
       <c r="R175" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S175" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T175" t="str">
-        <v>115V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U175" t="str">
-        <v>82,5 W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V175" t="str">
-        <v>5 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W175" t="str">
-        <v>NO REGISTRA</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X175" t="str">
-        <v>1/3</v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y175" t="str">
         <v/>
       </c>
       <c r="Z175" t="str">
-        <v>0.94 A / 114 A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA175" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB175" t="str">
         <v>N/A</v>
       </c>
       <c r="AC175" t="str">
-        <v>18°C –38</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD175" t="str">
-        <v>BUENO</v>
+        <v/>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>CONGELADOR HORIZONTAL</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B176" t="str">
-        <v>VESTFROST</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C176" t="str">
-        <v>VLS 304A AC</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D176" t="str">
-        <v>20204802095</v>
+        <v>3436401054</v>
       </c>
       <c r="E176" t="str">
-        <v>21EI0040</v>
+        <v>21EI0047</v>
       </c>
       <c r="F176" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G176" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H176" t="str">
-        <v>VACUNACION</v>
+        <v>ADMINISTRACION</v>
       </c>
       <c r="I176" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J176" s="1">
-        <v>44238</v>
+        <v>42080</v>
       </c>
       <c r="K176" t="str">
-        <v>2022-02-10</v>
+        <v>2016-03-16</v>
       </c>
       <c r="L176" t="str">
-        <v>INTERHOSPITALARIAS SAS</v>
+        <v>PANASONIC</v>
       </c>
       <c r="M176" t="str">
-        <v>17020910.00</v>
+        <v>879000.00</v>
       </c>
       <c r="N176" t="str">
-        <v>FE 641</v>
+        <v>2018</v>
       </c>
       <c r="O176" s="1">
-        <v>44238</v>
+        <v>42080</v>
       </c>
       <c r="P176" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q176" t="str">
         <v/>
       </c>
       <c r="R176" t="str">
-        <v>VESTFROST</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S176" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T176" t="str">
-        <v xml:space="preserve"> 115 V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U176" t="str">
-        <v xml:space="preserve"> 115 W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V176" t="str">
-        <v>– 0 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W176" t="str">
-        <v>NO REGISTRA</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X176" t="str">
-        <v>1/3</v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y176" t="str">
-        <v>R600</v>
+        <v/>
       </c>
       <c r="Z176" t="str">
-        <v>08 A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA176" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB176" t="str">
         <v>N/A</v>
       </c>
       <c r="AC176" t="str">
-        <v>18°</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD176" t="str">
         <v/>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B177" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C177" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D177" t="str">
-        <v>220630–1212150180</v>
+        <v>3436404718</v>
       </c>
       <c r="E177" t="str">
-        <v>21EI0039</v>
+        <v>21EI0046</v>
       </c>
       <c r="F177" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G177" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H177" t="str">
-        <v>CONSULTORIO 108</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I177" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J177" s="1">
-        <v>44803</v>
+        <v>42080</v>
       </c>
       <c r="K177" t="str">
-        <v>2023-08-29</v>
+        <v>2016-03-16</v>
       </c>
       <c r="L177" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>PANASONIC</v>
       </c>
       <c r="M177" t="str">
-        <v>136310400.00</v>
+        <v>870000.00</v>
       </c>
       <c r="N177" t="str">
-        <v>25 1015983</v>
+        <v>10826</v>
       </c>
       <c r="O177" s="1">
-        <v>44804</v>
+        <v>42080</v>
       </c>
       <c r="P177" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q177" t="str">
         <v/>
       </c>
       <c r="R177" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S177" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T177" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U177" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V177" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W177" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
       <c r="X177" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y177" t="str">
         <v/>
       </c>
       <c r="Z177" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA177" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB177" t="str">
         <v>N/A</v>
       </c>
       <c r="AC177" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD177" t="str">
         <v/>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B178" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C178" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D178" t="str">
-        <v>220311-1212150187</v>
+        <v>220311-1212150193</v>
       </c>
       <c r="E178" t="str">
-        <v>21EI0038</v>
+        <v>21EI0045</v>
       </c>
       <c r="F178" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G178" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H178" t="str">
-        <v>TOMA DE MUESTRAS</v>
+        <v>SALA DE ESPERA TOMA DE MUESTRAS</v>
       </c>
       <c r="I178" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J178" s="1">
-        <v>44802</v>
+        <v>44782</v>
       </c>
       <c r="K178" t="str">
-        <v>2023-08-28</v>
+        <v>2023-08-08</v>
       </c>
       <c r="L178" t="str">
-        <v>CHALLENGER</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M178" t="str">
-        <v>13631030000.00</v>
+        <v>1613000.00</v>
       </c>
       <c r="N178" t="str">
-        <v>25 1014908</v>
+        <v>25872462</v>
       </c>
       <c r="O178" s="1">
-        <v>44803</v>
+        <v>44781</v>
       </c>
       <c r="P178" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q178" t="str">
         <v/>
       </c>
       <c r="R178" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S178" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T178" t="str">
-        <v>208 ~220 V</v>
+        <v>220</v>
       </c>
       <c r="U178" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V178" t="str">
-        <v>125 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W178" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>IN 26  EX 9.7</v>
       </c>
       <c r="X178" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y178" t="str">
-        <v/>
+        <v>410</v>
       </c>
       <c r="Z178" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA178" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB178" t="str">
         <v>N/A</v>
       </c>
       <c r="AC178" t="str">
-        <v>17°c a 25°c</v>
+        <v>16 °C</v>
       </c>
       <c r="AD178" t="str">
         <v/>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B179" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C179" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D179" t="str">
-        <v>220311-1212150090</v>
+        <v>3PISO2541</v>
       </c>
       <c r="E179" t="str">
-        <v>21EI0037</v>
+        <v>21EI0043</v>
       </c>
       <c r="F179" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G179" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H179" t="str">
-        <v>CONSULTORIO 109</v>
+        <v>PSICOLOGÍA 3 PISO</v>
       </c>
       <c r="I179" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J179" s="1">
-        <v>44802</v>
+        <v>44204</v>
       </c>
       <c r="K179" t="str">
-        <v>2023-08-28</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L179" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M179" t="str">
-        <v>1363103.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N179" t="str">
-        <v>25 1014908</v>
+        <v>25872462</v>
       </c>
       <c r="O179" s="1">
-        <v>44803</v>
+        <v>44205</v>
       </c>
       <c r="P179" t="str">
-        <v>96 MESES</v>
+        <v/>
       </c>
       <c r="Q179" t="str">
         <v/>
       </c>
       <c r="R179" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S179" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T179" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U179" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V179" t="str">
-        <v>125 PSI</v>
+        <v>25872462</v>
       </c>
       <c r="W179" t="str">
         <v>26 IN    9.7 EX</v>
       </c>
       <c r="X179" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y179" t="str">
         <v>410 A</v>
       </c>
       <c r="Z179" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA179" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB179" t="str">
         <v>N/A</v>
       </c>
       <c r="AC179" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD179" t="str">
         <v/>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>ENFRIADOR VERTICAL DE VITRINA INDURAMA</v>
       </c>
       <c r="B180" t="str">
-        <v>CHALLENGER</v>
+        <v>INDURAMA</v>
       </c>
       <c r="C180" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>VFV-520</v>
       </c>
       <c r="D180" t="str">
-        <v>220630-1212150180</v>
+        <v>EO1003394300110920</v>
       </c>
       <c r="E180" t="str">
-        <v>21EI0036</v>
+        <v>21EI0042</v>
       </c>
       <c r="F180" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G180" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H180" t="str">
-        <v>CONSULTORIO 107</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I180" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J180" s="1">
-        <v>44804</v>
+      <c r="J180" t="str">
+        <v/>
       </c>
       <c r="K180" t="str">
-        <v>2023-08-30</v>
+        <v/>
       </c>
       <c r="L180" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v/>
       </c>
       <c r="M180" t="str">
-        <v>1363104.00</v>
+        <v/>
       </c>
       <c r="N180" t="str">
-        <v>25 1015983</v>
-[...2 lines deleted...]
-        <v>44805</v>
+        <v/>
+      </c>
+      <c r="O180" t="str">
+        <v/>
       </c>
       <c r="P180" t="str">
-        <v>96 MESES</v>
+        <v/>
       </c>
       <c r="Q180" t="str">
         <v/>
       </c>
       <c r="R180" t="str">
-        <v>CHALLENGER</v>
+        <v>INDURAMA</v>
       </c>
       <c r="S180" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T180" t="str">
-        <v>208 ~220 V</v>
+        <v>115V</v>
       </c>
       <c r="U180" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v xml:space="preserve">   KW 112.2</v>
       </c>
       <c r="V180" t="str">
-        <v>125 PSI</v>
+        <v xml:space="preserve">   4 PSI</v>
       </c>
       <c r="W180" t="str">
-        <v>26 IN   9.7 EX</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X180" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v xml:space="preserve"> ⅓ ALTA</v>
       </c>
       <c r="Y180" t="str">
-        <v>410 A</v>
+        <v>134 A</v>
       </c>
       <c r="Z180" t="str">
-        <v>4.7 A</v>
+        <v>2.0 A</v>
       </c>
       <c r="AA180" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB180" t="str">
         <v>N/A</v>
       </c>
       <c r="AC180" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C –38</v>
       </c>
       <c r="AD180" t="str">
         <v/>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B181" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C181" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>CV 430 TITANIUM</v>
       </c>
       <c r="D181" t="str">
-        <v>220311-1212150089</v>
+        <v>200721-4370413010</v>
       </c>
       <c r="E181" t="str">
-        <v>21EI0035</v>
+        <v>21EI0041</v>
       </c>
       <c r="F181" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G181" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H181" t="str">
-        <v>CONSULTORIO 106</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I181" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J181" s="1">
-        <v>44782</v>
+        <v>44265</v>
       </c>
       <c r="K181" t="str">
-        <v>2023-08-08</v>
+        <v>2022-03-09</v>
       </c>
       <c r="L181" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M181" t="str">
-        <v>13631030000.00</v>
+        <v>2700000.00</v>
       </c>
       <c r="N181" t="str">
-        <v>25 1014908</v>
+        <v>25885011</v>
       </c>
       <c r="O181" s="1">
-        <v>44803</v>
+        <v>44265</v>
       </c>
       <c r="P181" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q181" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="R181" t="str">
-        <v/>
+        <v>CHALLENGER</v>
       </c>
       <c r="S181" t="str">
-        <v/>
+        <v>ELECTRICA</v>
       </c>
       <c r="T181" t="str">
-        <v>208 ~220 V</v>
+        <v>115V</v>
       </c>
       <c r="U181" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>82,5 W</v>
       </c>
       <c r="V181" t="str">
-        <v>125 PSI</v>
+        <v>5 PSI</v>
       </c>
       <c r="W181" t="str">
-        <v>26 IN EX 9.7</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X181" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>1/3</v>
       </c>
       <c r="Y181" t="str">
-        <v/>
+        <v>R-134A</v>
       </c>
       <c r="Z181" t="str">
-        <v>4.7 A</v>
+        <v>0.94 A / 114 A</v>
       </c>
       <c r="AA181" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB181" t="str">
         <v>N/A</v>
       </c>
       <c r="AC181" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C –38</v>
       </c>
       <c r="AD181" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>CONGELADOR</v>
       </c>
       <c r="B182" t="str">
-        <v>CHALLENGER</v>
+        <v>VESTFROST</v>
       </c>
       <c r="C182" t="str">
-        <v/>
+        <v>VLS 304A AC</v>
       </c>
       <c r="D182" t="str">
-        <v>RECEP1254</v>
+        <v>20204802095</v>
       </c>
       <c r="E182" t="str">
-        <v>21EI0034</v>
+        <v>21EI0040</v>
       </c>
       <c r="F182" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G182" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H182" t="str">
-        <v>SIAU RECEPCION</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I182" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J182" t="str">
-        <v/>
+      <c r="J182" s="1">
+        <v>44238</v>
       </c>
       <c r="K182" t="str">
-        <v/>
+        <v>2022-02-10</v>
       </c>
       <c r="L182" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="M182" t="str">
-        <v/>
+        <v>1700000.00</v>
       </c>
       <c r="N182" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>FE 641</v>
+      </c>
+      <c r="O182" s="1">
+        <v>44238</v>
       </c>
       <c r="P182" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q182" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="R182" t="str">
-        <v>CHALLENGER</v>
+        <v>VESTFROST</v>
       </c>
       <c r="S182" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T182" t="str">
-        <v>208 ~220 V</v>
+        <v xml:space="preserve"> 115 V</v>
       </c>
       <c r="U182" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v xml:space="preserve"> 115 W</v>
       </c>
       <c r="V182" t="str">
-        <v>125 PSI</v>
+        <v>– 0 PSI</v>
       </c>
       <c r="W182" t="str">
-        <v>26 IN  9.7 EX</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X182" t="str">
-        <v xml:space="preserve">12000 BTU  </v>
+        <v>1/3</v>
       </c>
       <c r="Y182" t="str">
-        <v>410 A</v>
+        <v>R-134A</v>
       </c>
       <c r="Z182" t="str">
-        <v>4.7 A</v>
+        <v>08 A</v>
       </c>
       <c r="AA182" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB182" t="str">
         <v>N/A</v>
       </c>
       <c r="AC182" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°</v>
       </c>
       <c r="AD182" t="str">
-        <v/>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B183" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C183" t="str">
-        <v>MMT09CABWCCC18</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D183" t="str">
-        <v>ST22252821FCA0156</v>
+        <v>220630–1212150180</v>
       </c>
       <c r="E183" t="str">
-        <v>21EI0033</v>
+        <v>21EI0039</v>
       </c>
       <c r="F183" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G183" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H183" t="str">
-        <v>AREA NUEVA PRIMER PISO</v>
+        <v>CONSULTORIO 108</v>
       </c>
       <c r="I183" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J183" t="str">
-        <v/>
+      <c r="J183" s="1">
+        <v>44803</v>
       </c>
       <c r="K183" t="str">
-        <v/>
+        <v>2023-08-29</v>
       </c>
       <c r="L183" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M183" t="str">
-        <v/>
+        <v>136310400.00</v>
       </c>
       <c r="N183" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>25 1015983</v>
+      </c>
+      <c r="O183" s="1">
+        <v>44804</v>
       </c>
       <c r="P183" t="str">
-        <v/>
+        <v>96 MESES</v>
       </c>
       <c r="Q183" t="str">
         <v/>
       </c>
       <c r="R183" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S183" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T183" t="str">
-        <v>115V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U183" t="str">
-        <v>1150 W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V183" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W183" t="str">
-        <v>NO REGISTRA</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X183" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y183" t="str">
-        <v>410 A</v>
+        <v/>
       </c>
       <c r="Z183" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA183" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB183" t="str">
         <v>N/A</v>
       </c>
       <c r="AC183" t="str">
-        <v>16 °C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD183" t="str">
         <v/>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B184" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C184" t="str">
-        <v>CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D184" t="str">
-        <v>3436401040</v>
+        <v>220311-1212150187</v>
       </c>
       <c r="E184" t="str">
-        <v>21EI0032</v>
+        <v>21EI0038</v>
       </c>
       <c r="F184" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G184" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H184" t="str">
-        <v>PROCEDIMIENTO</v>
+        <v>TOMA DE MUESTRAS</v>
       </c>
       <c r="I184" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J184" s="1">
-        <v>42252</v>
+        <v>44802</v>
       </c>
       <c r="K184" t="str">
-        <v>2016-09-04</v>
+        <v>2023-08-28</v>
       </c>
       <c r="L184" t="str">
-        <v>INNOVAR YOPAL</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="M184" t="str">
-        <v>849000.00</v>
+        <v>13631030000.00</v>
       </c>
       <c r="N184" t="str">
-        <v>11121</v>
+        <v>25 1014908</v>
       </c>
       <c r="O184" s="1">
-        <v>42252</v>
+        <v>44803</v>
       </c>
       <c r="P184" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q184" t="str">
         <v/>
       </c>
       <c r="R184" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S184" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T184" t="str">
-        <v>220</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U184" t="str">
-        <v>NO HAY REGISTRO</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V184" t="str">
-        <v>65 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W184" t="str">
-        <v>5 KG</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X184" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y184" t="str">
-        <v>R 22</v>
+        <v/>
       </c>
       <c r="Z184" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA184" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB184" t="str">
         <v>N/A</v>
       </c>
       <c r="AC184" t="str">
-        <v>16 °C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD184" t="str">
         <v/>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B185" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C185" t="str">
-        <v>CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D185" t="str">
-        <v>3436401028</v>
+        <v>220311-1212150090</v>
       </c>
       <c r="E185" t="str">
-        <v>21EI0031</v>
+        <v>21EI0037</v>
       </c>
       <c r="F185" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G185" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H185" t="str">
-        <v>ODONTOLOGIA</v>
+        <v>CONSULTORIO 109</v>
       </c>
       <c r="I185" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J185" s="1">
-        <v>42252</v>
+        <v>44802</v>
       </c>
       <c r="K185" t="str">
-        <v>2016-09-04</v>
+        <v>2023-08-28</v>
       </c>
       <c r="L185" t="str">
-        <v>INNOVAR YOPAL</v>
+        <v/>
       </c>
       <c r="M185" t="str">
-        <v>849000.00</v>
+        <v>1363103.00</v>
       </c>
       <c r="N185" t="str">
-        <v>11121</v>
+        <v>25 1014908</v>
       </c>
       <c r="O185" s="1">
-        <v>42253</v>
+        <v>44803</v>
       </c>
       <c r="P185" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q185" t="str">
         <v/>
       </c>
       <c r="R185" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S185" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T185" t="str">
-        <v>220</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U185" t="str">
-        <v>NO HAY REGISTRO</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V185" t="str">
-        <v>65 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W185" t="str">
-        <v xml:space="preserve"> 45 KG</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X185" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y185" t="str">
-        <v>R22</v>
+        <v>410 A</v>
       </c>
       <c r="Z185" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA185" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB185" t="str">
         <v>N/A</v>
       </c>
       <c r="AC185" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD185" t="str">
         <v/>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B186" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C186" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D186" t="str">
-        <v>220901–1212150101</v>
+        <v>220630-1212150180</v>
       </c>
       <c r="E186" t="str">
-        <v>21EI0030</v>
+        <v>21EI0036</v>
       </c>
       <c r="F186" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G186" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H186" t="str">
-        <v>CONSULTORIO  NUEVO 2 PISO</v>
+        <v>CONSULTORIO 107</v>
       </c>
       <c r="I186" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J186" t="str">
-        <v/>
+      <c r="J186" s="1">
+        <v>44804</v>
       </c>
       <c r="K186" t="str">
-        <v/>
+        <v>2023-08-30</v>
       </c>
       <c r="L186" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M186" t="str">
-        <v/>
+        <v>1363104.00</v>
       </c>
       <c r="N186" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>25 1015983</v>
+      </c>
+      <c r="O186" s="1">
+        <v>44805</v>
       </c>
       <c r="P186" t="str">
-        <v/>
+        <v>96 MESES</v>
       </c>
       <c r="Q186" t="str">
         <v/>
       </c>
       <c r="R186" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S186" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T186" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U186" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V186" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W186" t="str">
-        <v>26 IN EX 9.7</v>
+        <v>26 IN   9.7 EX</v>
       </c>
       <c r="X186" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y186" t="str">
         <v>410 A</v>
       </c>
       <c r="Z186" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA186" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB186" t="str">
         <v>N/A</v>
       </c>
       <c r="AC186" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD186" t="str">
         <v/>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B187" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C187" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D187" t="str">
-        <v>201203-1212250147</v>
+        <v>220311-1212150089</v>
       </c>
       <c r="E187" t="str">
-        <v>21EI0029</v>
+        <v>21EI0035</v>
       </c>
       <c r="F187" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G187" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H187" t="str">
-        <v>TOMA DE MUESTRA</v>
+        <v>CONSULTORIO 106</v>
       </c>
       <c r="I187" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J187" s="1">
-        <v>44204</v>
+        <v>44782</v>
       </c>
       <c r="K187" t="str">
-        <v>2022-01-07</v>
+        <v>2023-08-08</v>
       </c>
       <c r="L187" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M187" t="str">
-        <v>1360000.00</v>
+        <v>13631030000.00</v>
       </c>
       <c r="N187" t="str">
-        <v>25872462</v>
+        <v>25 1014908</v>
       </c>
       <c r="O187" s="1">
-        <v>44204</v>
+        <v>44803</v>
       </c>
       <c r="P187" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q187" t="str">
         <v/>
       </c>
       <c r="R187" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S187" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T187" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U187" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V187" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W187" t="str">
-        <v>26 IN     9.7 EX</v>
+        <v>26 IN EX 9.7</v>
       </c>
       <c r="X187" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y187" t="str">
-        <v>410 A</v>
+        <v/>
       </c>
       <c r="Z187" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA187" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB187" t="str">
         <v>N/A</v>
       </c>
       <c r="AC187" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD187" t="str">
         <v/>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B188" t="str">
-        <v>AUX</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C188" t="str">
-        <v>ASW-30A2/KAZR1</v>
+        <v/>
       </c>
       <c r="D188" t="str">
-        <v>A13734181301W0009</v>
+        <v>RECEP1254</v>
       </c>
       <c r="E188" t="str">
-        <v>21EI0028</v>
+        <v>21EI0034</v>
       </c>
       <c r="F188" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G188" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H188" t="str">
-        <v>SALA DE ESPERA SEGUNDO PISO</v>
+        <v>SIAU RECEPCION</v>
       </c>
       <c r="I188" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J188" t="str">
         <v/>
       </c>
       <c r="K188" t="str">
         <v/>
       </c>
       <c r="L188" t="str">
         <v/>
       </c>
       <c r="M188" t="str">
         <v/>
       </c>
       <c r="N188" t="str">
         <v/>
       </c>
       <c r="O188" t="str">
         <v/>
       </c>
       <c r="P188" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q188" t="str">
         <v/>
       </c>
       <c r="R188" t="str">
-        <v>AUX</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S188" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T188" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U188" t="str">
-        <v>2.50 KW</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V188" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W188" t="str">
-        <v xml:space="preserve"> 25 KG</v>
+        <v>26 IN  9.7 EX</v>
       </c>
       <c r="X188" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y188" t="str">
         <v>410 A</v>
       </c>
       <c r="Z188" t="str">
-        <v>16 .5 A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA188" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB188" t="str">
         <v>N/A</v>
       </c>
       <c r="AC188" t="str">
-        <v>18°</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD188" t="str">
         <v/>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B189" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="C189" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>MMT09CABWCCC18</v>
       </c>
       <c r="D189" t="str">
-        <v>201203-1212250086</v>
+        <v>ST22252821FCA0156</v>
       </c>
       <c r="E189" t="str">
-        <v>21EI0027</v>
+        <v>21EI0033</v>
       </c>
       <c r="F189" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G189" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H189" t="str">
-        <v>CONSULTORIO 205</v>
+        <v>AREA NUEVA PRIMER PISO</v>
       </c>
       <c r="I189" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J189" s="1">
-        <v>44651</v>
+      <c r="J189" t="str">
+        <v/>
       </c>
       <c r="K189" t="str">
-        <v>2023-03-30</v>
+        <v/>
       </c>
       <c r="L189" t="str">
-        <v>COMERCIAL ELECTROMUEBLES</v>
+        <v/>
       </c>
       <c r="M189" t="str">
-        <v>1509000.00</v>
+        <v/>
       </c>
       <c r="N189" t="str">
-        <v>FEAR 26332</v>
-[...2 lines deleted...]
-        <v>44652</v>
+        <v/>
+      </c>
+      <c r="O189" t="str">
+        <v/>
       </c>
       <c r="P189" t="str">
-        <v>96 MESES</v>
+        <v/>
       </c>
       <c r="Q189" t="str">
         <v/>
       </c>
       <c r="R189" t="str">
-        <v>CHALLENGER</v>
+        <v>MABE</v>
       </c>
       <c r="S189" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T189" t="str">
-        <v>208 ~220 V</v>
+        <v>115V</v>
       </c>
       <c r="U189" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>1150 W</v>
       </c>
       <c r="V189" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W189" t="str">
-        <v>26 IN    9.7  EX</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X189" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y189" t="str">
         <v>410 A</v>
       </c>
       <c r="Z189" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA189" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB189" t="str">
         <v>N/A</v>
       </c>
       <c r="AC189" t="str">
-        <v>17°c a 25°c</v>
+        <v>16 °C</v>
       </c>
       <c r="AD189" t="str">
         <v/>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B190" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C190" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D190" t="str">
-        <v>204-204</v>
+        <v>3436401040</v>
       </c>
       <c r="E190" t="str">
-        <v>21EI0026</v>
+        <v>21EI0032</v>
       </c>
       <c r="F190" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G190" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H190" t="str">
-        <v>CONSULTORIO  204</v>
+        <v>PROCEDIMIENTO</v>
       </c>
       <c r="I190" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J190" t="str">
-        <v/>
+      <c r="J190" s="1">
+        <v>42252</v>
       </c>
       <c r="K190" t="str">
-        <v/>
+        <v>2016-09-04</v>
       </c>
       <c r="L190" t="str">
-        <v/>
+        <v>INNOVAR YOPAL</v>
       </c>
       <c r="M190" t="str">
-        <v/>
+        <v>849000.00</v>
       </c>
       <c r="N190" t="str">
-        <v>NO REGISTRA</v>
-[...2 lines deleted...]
-        <v/>
+        <v>11121</v>
+      </c>
+      <c r="O190" s="1">
+        <v>42252</v>
       </c>
       <c r="P190" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q190" t="str">
-        <v>NO REGISTRA</v>
+        <v/>
       </c>
       <c r="R190" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S190" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T190" t="str">
-        <v>208 ~220 V</v>
+        <v>220</v>
       </c>
       <c r="U190" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>NO HAY REGISTRO</v>
       </c>
       <c r="V190" t="str">
-        <v>125 PSI</v>
+        <v>65 PSI</v>
       </c>
       <c r="W190" t="str">
-        <v>26 IN    9.7 EX</v>
+        <v>5 KG</v>
       </c>
       <c r="X190" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y190" t="str">
-        <v>410 A</v>
+        <v>R 22</v>
       </c>
       <c r="Z190" t="str">
-        <v>4.7 A</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA190" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB190" t="str">
         <v>N/A</v>
       </c>
       <c r="AC190" t="str">
-        <v>17°c a 25°c</v>
+        <v>16 °C</v>
       </c>
       <c r="AD190" t="str">
         <v/>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B191" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C191" t="str">
-        <v>CA 18KBL2 INV-2</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D191" t="str">
-        <v>190701-18122520182</v>
+        <v>3436401028</v>
       </c>
       <c r="E191" t="str">
-        <v>21EI0025</v>
+        <v>21EI0031</v>
       </c>
       <c r="F191" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G191" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H191" t="str">
-        <v>SIAU</v>
+        <v>ODONTOLOGIA</v>
       </c>
       <c r="I191" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J191" s="1">
-        <v>44384</v>
+        <v>42252</v>
       </c>
       <c r="K191" t="str">
-        <v>2022-07-06</v>
+        <v>2016-09-04</v>
       </c>
       <c r="L191" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>INNOVAR YOPAL</v>
       </c>
       <c r="M191" t="str">
-        <v>1990000.00</v>
+        <v>849000.00</v>
       </c>
       <c r="N191" t="str">
-        <v>25 907536</v>
+        <v>11121</v>
       </c>
       <c r="O191" s="1">
-        <v>44385</v>
+        <v>42253</v>
       </c>
       <c r="P191" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q191" t="str">
         <v/>
       </c>
       <c r="R191" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S191" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T191" t="str">
-        <v>208 ~220 V</v>
+        <v>220</v>
       </c>
       <c r="U191" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>NO HAY REGISTRO</v>
       </c>
       <c r="V191" t="str">
-        <v>125 PSI</v>
+        <v>65 PSI</v>
       </c>
       <c r="W191" t="str">
-        <v xml:space="preserve">   26 IN    9.7 EX</v>
+        <v xml:space="preserve"> 45 KG</v>
       </c>
       <c r="X191" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y191" t="str">
-        <v>410 A</v>
+        <v>R22</v>
       </c>
       <c r="Z191" t="str">
-        <v>4.7 A</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA191" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB191" t="str">
         <v>N/A</v>
       </c>
       <c r="AC191" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD191" t="str">
         <v/>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B192" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C192" t="str">
-        <v>MODELO  CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D192" t="str">
-        <v>3436404715</v>
+        <v>220901–1212150101</v>
       </c>
       <c r="E192" t="str">
-        <v>21EI0024</v>
+        <v>21EI0030</v>
       </c>
       <c r="F192" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G192" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H192" t="str">
-        <v>RECEPCIÓN</v>
+        <v>CONSULTORIO  NUEVO 2 PISO</v>
       </c>
       <c r="I192" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J192" s="1">
-        <v>42080</v>
+      <c r="J192" t="str">
+        <v/>
       </c>
       <c r="K192" t="str">
-        <v>2016-03-16</v>
+        <v/>
       </c>
       <c r="L192" t="str">
-        <v>INNOVAR YOPAL</v>
+        <v/>
       </c>
       <c r="M192" t="str">
-        <v>870000.00</v>
+        <v/>
       </c>
       <c r="N192" t="str">
-        <v>10826</v>
-[...2 lines deleted...]
-        <v>42081</v>
+        <v/>
+      </c>
+      <c r="O192" t="str">
+        <v/>
       </c>
       <c r="P192" t="str">
-        <v>96 MESES</v>
+        <v/>
       </c>
       <c r="Q192" t="str">
         <v/>
       </c>
       <c r="R192" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S192" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T192" t="str">
-        <v>220</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U192" t="str">
-        <v>NO HAY REGISTRO</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V192" t="str">
-        <v>65 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W192" t="str">
-        <v>NO REGISTRA</v>
+        <v>26 IN EX 9.7</v>
       </c>
       <c r="X192" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y192" t="str">
-        <v>R 22</v>
+        <v>410 A</v>
       </c>
       <c r="Z192" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA192" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB192" t="str">
         <v>N/A</v>
       </c>
       <c r="AC192" t="str">
-        <v>16 °C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD192" t="str">
         <v/>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B193" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C193" t="str">
-        <v>CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D193" t="str">
-        <v>3436401038</v>
+        <v>201203-1212250147</v>
       </c>
       <c r="E193" t="str">
-        <v>21EI0023</v>
+        <v>21EI0029</v>
       </c>
       <c r="F193" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G193" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H193" t="str">
-        <v>VACUNACION</v>
+        <v>TOMA DE MUESTRA</v>
       </c>
       <c r="I193" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J193" s="1">
-        <v>42080</v>
+        <v>44204</v>
       </c>
       <c r="K193" t="str">
-        <v>2016-03-16</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L193" t="str">
-        <v>INNOVAR YOPAL</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M193" t="str">
-        <v>870000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N193" t="str">
-        <v>10826</v>
+        <v>25872462</v>
       </c>
       <c r="O193" s="1">
-        <v>42081</v>
+        <v>44204</v>
       </c>
       <c r="P193" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q193" t="str">
         <v/>
       </c>
       <c r="R193" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S193" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T193" t="str">
-        <v>220</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U193" t="str">
-        <v>NO HAY REGISTRO</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V193" t="str">
-        <v>65 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W193" t="str">
-        <v>NO REGISTRA</v>
+        <v>26 IN     9.7 EX</v>
       </c>
       <c r="X193" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y193" t="str">
-        <v>R 22</v>
+        <v>410 A</v>
       </c>
       <c r="Z193" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA193" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB193" t="str">
         <v>N/A</v>
       </c>
       <c r="AC193" t="str">
-        <v>16 °C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD193" t="str">
         <v/>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B194" t="str">
-        <v>CHALLENGER</v>
+        <v>AUX</v>
       </c>
       <c r="C194" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>ASW-30A2/KAZR1</v>
       </c>
       <c r="D194" t="str">
-        <v>201203-1212250103</v>
+        <v>A13734181301W0009</v>
       </c>
       <c r="E194" t="str">
-        <v>21EI0022</v>
+        <v>21EI0028</v>
       </c>
       <c r="F194" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G194" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H194" t="str">
-        <v>VACUNACION</v>
+        <v>SALA DE ESPERA SEGUNDO PISO</v>
       </c>
       <c r="I194" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J194" s="1">
-        <v>44204</v>
+      <c r="J194" t="str">
+        <v/>
       </c>
       <c r="K194" t="str">
-        <v>2022-01-07</v>
+        <v/>
       </c>
       <c r="L194" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v/>
       </c>
       <c r="M194" t="str">
-        <v>1360000.00</v>
+        <v/>
       </c>
       <c r="N194" t="str">
-        <v>25872462</v>
-[...2 lines deleted...]
-        <v>44205</v>
+        <v/>
+      </c>
+      <c r="O194" t="str">
+        <v/>
       </c>
       <c r="P194" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q194" t="str">
         <v/>
       </c>
       <c r="R194" t="str">
-        <v>CHALLENGER</v>
+        <v>AUX</v>
       </c>
       <c r="S194" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T194" t="str">
-        <v xml:space="preserve"> 208 ~ 220 V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U194" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>2.50 KW</v>
       </c>
       <c r="V194" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W194" t="str">
-        <v xml:space="preserve">  26 IN   9.7 EX</v>
+        <v xml:space="preserve"> 25 KG</v>
       </c>
       <c r="X194" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y194" t="str">
         <v>410 A</v>
       </c>
       <c r="Z194" t="str">
-        <v>4.7 A</v>
+        <v>16 .5 A</v>
       </c>
       <c r="AA194" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB194" t="str">
         <v>N/A</v>
       </c>
       <c r="AC194" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°</v>
       </c>
       <c r="AD194" t="str">
         <v/>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B195" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C195" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D195" t="str">
-        <v>210310-1212250239</v>
+        <v>201203-1212250086</v>
       </c>
       <c r="E195" t="str">
-        <v>21EI0021</v>
+        <v>21EI0027</v>
       </c>
       <c r="F195" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G195" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H195" t="str">
-        <v>RAYOS X</v>
+        <v>CONSULTORIO 205</v>
       </c>
       <c r="I195" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J195" t="str">
-        <v/>
+      <c r="J195" s="1">
+        <v>44651</v>
       </c>
       <c r="K195" t="str">
-        <v/>
+        <v>2023-03-30</v>
       </c>
       <c r="L195" t="str">
-        <v/>
+        <v>COMERCIAL ELECTROMUEBLES</v>
       </c>
       <c r="M195" t="str">
-        <v/>
+        <v>1509000.00</v>
       </c>
       <c r="N195" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>FEAR 26332</v>
+      </c>
+      <c r="O195" s="1">
+        <v>44652</v>
       </c>
       <c r="P195" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q195" t="str">
         <v/>
       </c>
       <c r="R195" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S195" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T195" t="str">
         <v>208 ~220 V</v>
       </c>
       <c r="U195" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V195" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W195" t="str">
-        <v xml:space="preserve">     26 IN    EX 9.7</v>
+        <v>26 IN    9.7  EX</v>
       </c>
       <c r="X195" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y195" t="str">
         <v>410 A</v>
       </c>
       <c r="Z195" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA195" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB195" t="str">
         <v>N/A</v>
       </c>
       <c r="AC195" t="str">
         <v>17°c a 25°c</v>
       </c>
       <c r="AD195" t="str">
         <v/>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>NEVERA MINIBAR</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B196" t="str">
-        <v>HACED</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C196" t="str">
-        <v>REFRIGERADOR RVC—3NAL</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D196" t="str">
-        <v>90908301</v>
+        <v>204-204</v>
       </c>
       <c r="E196" t="str">
-        <v>21EI0020</v>
+        <v>21EI0026</v>
       </c>
       <c r="F196" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G196" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H196" t="str">
-        <v>LABORATORIO</v>
+        <v>CONSULTORIO  204</v>
       </c>
       <c r="I196" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J196" s="1">
-        <v>42332</v>
+      <c r="J196" t="str">
+        <v/>
       </c>
       <c r="K196" t="str">
-        <v>2016-11-23</v>
+        <v/>
       </c>
       <c r="L196" t="str">
-        <v>COMERCIAL ELECTROMUEBLES</v>
+        <v/>
       </c>
       <c r="M196" t="str">
-        <v>500000.00</v>
+        <v/>
       </c>
       <c r="N196" t="str">
-        <v>DFV 64896</v>
-[...2 lines deleted...]
-        <v>42332</v>
+        <v>NO REGISTRA</v>
+      </c>
+      <c r="O196" t="str">
+        <v/>
       </c>
       <c r="P196" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q196" t="str">
-        <v/>
+        <v>NO REGISTRA</v>
       </c>
       <c r="R196" t="str">
-        <v>HACED</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S196" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T196" t="str">
-        <v>110V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U196" t="str">
-        <v>NO HAY REGISTRO</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V196" t="str">
-        <v>4 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W196" t="str">
-        <v xml:space="preserve">   NO REGISSTRA</v>
+        <v>26 IN    9.7 EX</v>
       </c>
       <c r="X196" t="str">
-        <v xml:space="preserve"> 1/6 </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y196" t="str">
-        <v>134 A</v>
+        <v>410 A</v>
       </c>
       <c r="Z196" t="str">
-        <v>1.3 A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA196" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB196" t="str">
         <v>N/A</v>
       </c>
       <c r="AC196" t="str">
-        <v>18°</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD196" t="str">
         <v/>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>NEVERA CONVENCIONAL DE DOS PUERTAS</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B197" t="str">
-        <v>CENTRALES</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C197" t="str">
-        <v>230 LITROS</v>
+        <v>CA 18KBL2 INV-2</v>
       </c>
       <c r="D197" t="str">
-        <v>54789</v>
+        <v>190701-18122520182</v>
       </c>
       <c r="E197" t="str">
-        <v>21EI0019</v>
+        <v>21EI0025</v>
       </c>
       <c r="F197" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G197" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H197" t="str">
-        <v>LABORATORIO</v>
+        <v>SIAU</v>
       </c>
       <c r="I197" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J197" t="str">
-        <v/>
+      <c r="J197" s="1">
+        <v>44384</v>
       </c>
       <c r="K197" t="str">
-        <v/>
+        <v>2022-07-06</v>
       </c>
       <c r="L197" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M197" t="str">
-        <v/>
+        <v>1990000.00</v>
       </c>
       <c r="N197" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>25 907536</v>
+      </c>
+      <c r="O197" s="1">
+        <v>44385</v>
       </c>
       <c r="P197" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q197" t="str">
         <v/>
       </c>
       <c r="R197" t="str">
-        <v/>
+        <v>CHALLENGER</v>
       </c>
       <c r="S197" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T197" t="str">
-        <v>115/230V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U197" t="str">
-        <v>NO HAY REGISTRO</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V197" t="str">
-        <v>5 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W197" t="str">
-        <v>NO REGISTRA</v>
+        <v xml:space="preserve">   26 IN    9.7 EX</v>
       </c>
       <c r="X197" t="str">
-        <v xml:space="preserve"> 1/6 </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y197" t="str">
-        <v>R134A</v>
+        <v>410 A</v>
       </c>
       <c r="Z197" t="str">
-        <v>1.8</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA197" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB197" t="str">
         <v>N/A</v>
       </c>
       <c r="AC197" t="str">
-        <v>18°</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD197" t="str">
         <v/>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B198" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C198" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>MODELO  CS-C12PKV</v>
       </c>
       <c r="D198" t="str">
-        <v>201203-1212250229</v>
+        <v>3436404715</v>
       </c>
       <c r="E198" t="str">
-        <v>21EI0018</v>
+        <v>21EI0024</v>
       </c>
       <c r="F198" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G198" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H198" t="str">
-        <v>LABORATORIO</v>
+        <v>RECEPCIÓN</v>
       </c>
       <c r="I198" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J198" s="1">
-        <v>44204</v>
+        <v>42080</v>
       </c>
       <c r="K198" t="str">
-        <v>2022-01-07</v>
+        <v>2016-03-16</v>
       </c>
       <c r="L198" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>INNOVAR YOPAL</v>
       </c>
       <c r="M198" t="str">
-        <v>1360000.00</v>
+        <v>870000.00</v>
       </c>
       <c r="N198" t="str">
-        <v>25872462</v>
+        <v>10826</v>
       </c>
       <c r="O198" s="1">
-        <v>44205</v>
+        <v>42081</v>
       </c>
       <c r="P198" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q198" t="str">
         <v/>
       </c>
       <c r="R198" t="str">
-        <v>CHALLENGER</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S198" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T198" t="str">
-        <v xml:space="preserve"> 208 ~220 V</v>
+        <v>220</v>
       </c>
       <c r="U198" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>NO HAY REGISTRO</v>
       </c>
       <c r="V198" t="str">
-        <v>125 PSI</v>
+        <v>65 PSI</v>
       </c>
       <c r="W198" t="str">
-        <v>26 IN   EX 9.7</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X198" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y198" t="str">
-        <v>R410A</v>
+        <v>R 22</v>
       </c>
       <c r="Z198" t="str">
-        <v>4.7 A</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA198" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB198" t="str">
         <v>N/A</v>
       </c>
       <c r="AC198" t="str">
-        <v>17°c a 25°c</v>
+        <v>16 °C</v>
       </c>
       <c r="AD198" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B199" t="str">
-        <v>OLIMPO</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C199" t="str">
-        <v>OAC-12CSA/LCI</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D199" t="str">
-        <v>11324NG6100G72700206</v>
+        <v>3436401038</v>
       </c>
       <c r="E199" t="str">
-        <v>21EI0017</v>
+        <v>21EI0023</v>
       </c>
       <c r="F199" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G199" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H199" t="str">
-        <v>LABORATORIO</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I199" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J199" t="str">
-        <v/>
+      <c r="J199" s="1">
+        <v>42080</v>
       </c>
       <c r="K199" t="str">
-        <v/>
+        <v>2016-03-16</v>
       </c>
       <c r="L199" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="M199" t="str">
-        <v/>
+        <v>870000.00</v>
       </c>
       <c r="N199" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>10826</v>
+      </c>
+      <c r="O199" s="1">
+        <v>42081</v>
       </c>
       <c r="P199" t="str">
-        <v/>
+        <v>96 MESES</v>
       </c>
       <c r="Q199" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="R199" t="str">
-        <v/>
+        <v>PANASONIC</v>
       </c>
       <c r="S199" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T199" t="str">
-        <v>208-220 V</v>
+        <v>220</v>
       </c>
       <c r="U199" t="str">
-        <v>1550 W</v>
+        <v>NO HAY REGISTRO</v>
       </c>
       <c r="V199" t="str">
-        <v>125 PSI</v>
+        <v>65 PSI</v>
       </c>
       <c r="W199" t="str">
-        <v>ON 29    IN  9</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X199" t="str">
         <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y199" t="str">
-        <v>R410A</v>
+        <v>R-134A</v>
       </c>
       <c r="Z199" t="str">
-        <v>5.4</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA199" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB199" t="str">
         <v>N/A</v>
       </c>
       <c r="AC199" t="str">
-        <v>17°c a 25°c</v>
+        <v>16 °C</v>
       </c>
       <c r="AD199" t="str">
-        <v>N/A</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B200" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C200" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D200" t="str">
-        <v>201203-1212250095</v>
+        <v>201203-1212250103</v>
       </c>
       <c r="E200" t="str">
-        <v>21EI0016</v>
+        <v>21EI0022</v>
       </c>
       <c r="F200" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G200" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H200" t="str">
-        <v>LABORATORIO</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I200" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J200" s="1">
         <v>44204</v>
       </c>
       <c r="K200" t="str">
         <v>2022-01-07</v>
       </c>
       <c r="L200" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>NA</v>
       </c>
       <c r="M200" t="str">
-        <v>136000000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N200" t="str">
         <v>25872462</v>
       </c>
       <c r="O200" s="1">
         <v>44205</v>
       </c>
       <c r="P200" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q200" t="str">
-        <v/>
+        <v>NA</v>
       </c>
       <c r="R200" t="str">
-        <v/>
+        <v>CHALLENGER</v>
       </c>
       <c r="S200" t="str">
-        <v/>
+        <v>ELECTRICA</v>
       </c>
       <c r="T200" t="str">
-        <v xml:space="preserve">      208 -220 V</v>
+        <v xml:space="preserve"> 208 ~ 220 V</v>
       </c>
       <c r="U200" t="str">
-        <v xml:space="preserve">    3350 W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V200" t="str">
-        <v xml:space="preserve">   125 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W200" t="str">
-        <v>27 IN     EX  9.7</v>
+        <v xml:space="preserve">  26 IN   9.7 EX</v>
       </c>
       <c r="X200" t="str">
-        <v xml:space="preserve">12000 BTU </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y200" t="str">
-        <v/>
+        <v>R-134A</v>
       </c>
       <c r="Z200" t="str">
-        <v>4.7</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA200" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB200" t="str">
         <v>N/A</v>
       </c>
       <c r="AC200" t="str">
-        <v xml:space="preserve">   17°C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD200" t="str">
-        <v>N/A</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B201" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C201" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D201" t="str">
-        <v>201203-1212250135</v>
+        <v>210310-1212250239</v>
       </c>
       <c r="E201" t="str">
-        <v>21EI0015</v>
+        <v>21EI0021</v>
       </c>
       <c r="F201" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G201" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H201" t="str">
-        <v>CALIDAD</v>
+        <v>RAYOS X</v>
       </c>
       <c r="I201" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J201" s="1">
-        <v>44204</v>
+      <c r="J201" t="str">
+        <v/>
       </c>
       <c r="K201" t="str">
-        <v>2022-01-07</v>
+        <v/>
       </c>
       <c r="L201" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v/>
       </c>
       <c r="M201" t="str">
-        <v>136000000.00</v>
+        <v/>
       </c>
       <c r="N201" t="str">
-        <v>25872462</v>
-[...2 lines deleted...]
-        <v>44205</v>
+        <v/>
+      </c>
+      <c r="O201" t="str">
+        <v/>
       </c>
       <c r="P201" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q201" t="str">
         <v/>
       </c>
       <c r="R201" t="str">
-        <v/>
+        <v>CHALLENGER</v>
       </c>
       <c r="S201" t="str">
-        <v/>
+        <v>ELECTRICA</v>
       </c>
       <c r="T201" t="str">
-        <v xml:space="preserve"> 208    220 V</v>
+        <v>208 ~220 V</v>
       </c>
       <c r="U201" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V201" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W201" t="str">
-        <v>27 IN      9.7 EX</v>
+        <v xml:space="preserve">     26 IN    EX 9.7</v>
       </c>
       <c r="X201" t="str">
-        <v xml:space="preserve">12000 BTU </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y201" t="str">
-        <v/>
+        <v>410 A</v>
       </c>
       <c r="Z201" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA201" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB201" t="str">
         <v>N/A</v>
       </c>
       <c r="AC201" t="str">
-        <v>17°C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD201" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA MINIBAR</v>
       </c>
       <c r="B202" t="str">
-        <v>CHALLENGER</v>
+        <v>HACED</v>
       </c>
       <c r="C202" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>REFRIGERADOR RVC—3NAL</v>
       </c>
       <c r="D202" t="str">
-        <v>221123-1212250152</v>
+        <v>90908301</v>
       </c>
       <c r="E202" t="str">
-        <v>21EI0014</v>
+        <v>21EI0020</v>
       </c>
       <c r="F202" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G202" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H202" t="str">
-        <v>CONSULTORIO 308</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I202" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J202" s="1">
-        <v>44204</v>
+        <v>42332</v>
       </c>
       <c r="K202" t="str">
-        <v>2022-01-07</v>
+        <v>2016-11-23</v>
       </c>
       <c r="L202" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v>COMERCIAL ELECTROMUEBLES</v>
       </c>
       <c r="M202" t="str">
-        <v>136000000.00</v>
+        <v>500000.00</v>
       </c>
       <c r="N202" t="str">
-        <v>25872462</v>
+        <v>DFV 64896</v>
       </c>
       <c r="O202" s="1">
-        <v>44205</v>
+        <v>42332</v>
       </c>
       <c r="P202" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q202" t="str">
         <v/>
       </c>
       <c r="R202" t="str">
-        <v/>
+        <v>HACED</v>
       </c>
       <c r="S202" t="str">
-        <v/>
+        <v>ELECTRICA</v>
       </c>
       <c r="T202" t="str">
-        <v>208    220 V</v>
+        <v>110V</v>
       </c>
       <c r="U202" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>NO HAY REGISTRO</v>
       </c>
       <c r="V202" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v>4 PSI</v>
       </c>
       <c r="W202" t="str">
-        <v>27 IN      9.7 EX</v>
+        <v xml:space="preserve">   NO REGISSTRA</v>
       </c>
       <c r="X202" t="str">
-        <v xml:space="preserve">12000 BTU </v>
+        <v xml:space="preserve"> 1/6 </v>
       </c>
       <c r="Y202" t="str">
-        <v/>
+        <v>134 A</v>
       </c>
       <c r="Z202" t="str">
-        <v>4.7 A</v>
+        <v>1.3 A</v>
       </c>
       <c r="AA202" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB202" t="str">
         <v>N/A</v>
       </c>
       <c r="AC202" t="str">
-        <v>17°C</v>
+        <v>18°</v>
       </c>
       <c r="AD202" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA CONVENCIONAL DE DOS PUERTAS</v>
       </c>
       <c r="B203" t="str">
-        <v>CHALLENGER</v>
+        <v>CENTRALES</v>
       </c>
       <c r="C203" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>230 LITROS</v>
       </c>
       <c r="D203" t="str">
-        <v>201203-1212250087</v>
+        <v>54789</v>
       </c>
       <c r="E203" t="str">
-        <v>21EI0013</v>
+        <v>21EI0019</v>
       </c>
       <c r="F203" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G203" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H203" t="str">
-        <v>CONSULTORIO 310</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I203" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J203" s="1">
-        <v>44204</v>
+      <c r="J203" t="str">
+        <v/>
       </c>
       <c r="K203" t="str">
-        <v>2022-01-07</v>
+        <v/>
       </c>
       <c r="L203" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v/>
       </c>
       <c r="M203" t="str">
-        <v>1360000.00</v>
+        <v/>
       </c>
       <c r="N203" t="str">
-        <v>25872462</v>
-[...2 lines deleted...]
-        <v>44205</v>
+        <v/>
+      </c>
+      <c r="O203" t="str">
+        <v/>
       </c>
       <c r="P203" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q203" t="str">
         <v/>
       </c>
       <c r="R203" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S203" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T203" t="str">
-        <v>208 220 V</v>
+        <v>115/230V</v>
       </c>
       <c r="U203" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>NO HAY REGISTRO</v>
       </c>
       <c r="V203" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v>5 PSI</v>
       </c>
       <c r="W203" t="str">
-        <v>27 IN      9.7 EX</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X203" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve"> 1/6 </v>
       </c>
       <c r="Y203" t="str">
-        <v>410</v>
+        <v>R134A</v>
       </c>
       <c r="Z203" t="str">
-        <v>4.7 A</v>
+        <v>1.8</v>
       </c>
       <c r="AA203" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB203" t="str">
         <v>N/A</v>
       </c>
       <c r="AC203" t="str">
-        <v>17°C</v>
+        <v>18°</v>
       </c>
       <c r="AD203" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B204" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C204" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D204" t="str">
-        <v>210310-1212250219</v>
+        <v>201203-1212250229</v>
       </c>
       <c r="E204" t="str">
-        <v>21EI0012</v>
+        <v>21EI0018</v>
       </c>
       <c r="F204" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G204" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H204" t="str">
-        <v>CONSULTORIO 307</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I204" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J204" s="1">
         <v>44204</v>
       </c>
       <c r="K204" t="str">
         <v>2022-01-07</v>
       </c>
       <c r="L204" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M204" t="str">
         <v>1360000.00</v>
       </c>
       <c r="N204" t="str">
         <v>25872462</v>
       </c>
       <c r="O204" s="1">
         <v>44205</v>
       </c>
       <c r="P204" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q204" t="str">
         <v/>
       </c>
       <c r="R204" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S204" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T204" t="str">
-        <v xml:space="preserve"> 208   220 V</v>
+        <v xml:space="preserve"> 208 ~220 V</v>
       </c>
       <c r="U204" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V204" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W204" t="str">
-        <v>27 IN      9.7 EX</v>
+        <v>26 IN   EX 9.7</v>
       </c>
       <c r="X204" t="str">
-        <v xml:space="preserve">12000 BTU </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y204" t="str">
-        <v>410</v>
+        <v>R410A</v>
       </c>
       <c r="Z204" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA204" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB204" t="str">
         <v>N/A</v>
       </c>
       <c r="AC204" t="str">
-        <v>17°C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD204" t="str">
         <v>N/A</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B205" t="str">
-        <v>CHALLENGER</v>
+        <v>OLIMPO</v>
       </c>
       <c r="C205" t="str">
-        <v>CA 12KBL2 INV -2</v>
+        <v>OAC-12CSA/LCI</v>
       </c>
       <c r="D205" t="str">
-        <v>2154</v>
+        <v>11324NG6100G72700206</v>
       </c>
       <c r="E205" t="str">
-        <v>21EI0011</v>
+        <v>21EI0017</v>
       </c>
       <c r="F205" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G205" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H205" t="str">
-        <v>CONSULTORIO 304</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I205" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J205" s="1">
-        <v>44204</v>
+      <c r="J205" t="str">
+        <v/>
       </c>
       <c r="K205" t="str">
-        <v>2022-01-07</v>
+        <v/>
       </c>
       <c r="L205" t="str">
-        <v>CHALLENGER SAS COLOMBIA</v>
+        <v/>
       </c>
       <c r="M205" t="str">
-        <v>1360000.00</v>
+        <v/>
       </c>
       <c r="N205" t="str">
-        <v>25872462</v>
-[...2 lines deleted...]
-        <v>44539</v>
+        <v/>
+      </c>
+      <c r="O205" t="str">
+        <v/>
       </c>
       <c r="P205" t="str">
-        <v>96 MESES</v>
+        <v/>
       </c>
       <c r="Q205" t="str">
         <v/>
       </c>
       <c r="R205" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S205" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T205" t="str">
-        <v xml:space="preserve"> 208  220 V</v>
+        <v>208-220 V</v>
       </c>
       <c r="U205" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v>1550 W</v>
       </c>
       <c r="V205" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W205" t="str">
-        <v xml:space="preserve"> 27 IN      9.7 EX</v>
+        <v>ON 29    IN  9</v>
       </c>
       <c r="X205" t="str">
-        <v xml:space="preserve">12000 BTU </v>
+        <v xml:space="preserve">12000 BTU  </v>
       </c>
       <c r="Y205" t="str">
-        <v>410</v>
+        <v>R410A</v>
       </c>
       <c r="Z205" t="str">
-        <v>4.7 A</v>
+        <v>5.4</v>
       </c>
       <c r="AA205" t="str">
-        <v>65 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB205" t="str">
         <v>N/A</v>
       </c>
       <c r="AC205" t="str">
-        <v>17°C</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD205" t="str">
         <v>N/A</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B206" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C206" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D206" t="str">
-        <v>201203-1212250225</v>
+        <v>201203-1212250095</v>
       </c>
       <c r="E206" t="str">
-        <v>21EI0010</v>
+        <v>21EI0016</v>
       </c>
       <c r="F206" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G206" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H206" t="str">
-        <v>CONSULTORIO 301</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I206" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J206" s="1">
         <v>44204</v>
       </c>
       <c r="K206" t="str">
         <v>2022-01-07</v>
       </c>
       <c r="L206" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M206" t="str">
         <v>136000000.00</v>
       </c>
       <c r="N206" t="str">
         <v>25872462</v>
       </c>
       <c r="O206" s="1">
-        <v>8014</v>
+        <v>44205</v>
       </c>
       <c r="P206" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q206" t="str">
         <v/>
       </c>
       <c r="R206" t="str">
         <v/>
       </c>
       <c r="S206" t="str">
         <v/>
       </c>
       <c r="T206" t="str">
-        <v>208     220 V</v>
+        <v xml:space="preserve">      208 -220 V</v>
       </c>
       <c r="U206" t="str">
-        <v xml:space="preserve"> 3350 W</v>
+        <v xml:space="preserve">    3350 W</v>
       </c>
       <c r="V206" t="str">
-        <v xml:space="preserve"> 125 PSI</v>
+        <v xml:space="preserve">   125 PSI</v>
       </c>
       <c r="W206" t="str">
-        <v>IN  26   9.7</v>
+        <v>27 IN     EX  9.7</v>
       </c>
       <c r="X206" t="str">
         <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y206" t="str">
         <v/>
       </c>
       <c r="Z206" t="str">
-        <v>4.7 A</v>
+        <v>4.7</v>
       </c>
       <c r="AA206" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB206" t="str">
         <v>N/A</v>
       </c>
       <c r="AC206" t="str">
-        <v>17°C</v>
+        <v xml:space="preserve">   17°C</v>
       </c>
       <c r="AD206" t="str">
         <v>N/A</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B207" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C207" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D207" t="str">
-        <v>201203-1212250082</v>
+        <v>201203-1212250135</v>
       </c>
       <c r="E207" t="str">
-        <v>21EI0009</v>
+        <v>21EI0015</v>
       </c>
       <c r="F207" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G207" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H207" t="str">
-        <v>CONSULTORIO 302</v>
+        <v>CALIDAD</v>
       </c>
       <c r="I207" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J207" s="1">
         <v>44204</v>
       </c>
       <c r="K207" t="str">
         <v>2022-01-07</v>
       </c>
       <c r="L207" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M207" t="str">
-        <v>1360000.00</v>
+        <v>136000000.00</v>
       </c>
       <c r="N207" t="str">
         <v>25872462</v>
       </c>
       <c r="O207" s="1">
         <v>44205</v>
       </c>
       <c r="P207" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q207" t="str">
         <v/>
       </c>
       <c r="R207" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S207" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T207" t="str">
-        <v xml:space="preserve"> 208   220 V</v>
+        <v xml:space="preserve"> 208    220 V</v>
       </c>
       <c r="U207" t="str">
-        <v>3350 W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V207" t="str">
         <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W207" t="str">
-        <v xml:space="preserve">  IN 26   EX 9.7</v>
+        <v>27 IN      9.7 EX</v>
       </c>
       <c r="X207" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y207" t="str">
-        <v>410</v>
+        <v/>
       </c>
       <c r="Z207" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA207" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB207" t="str">
         <v>N/A</v>
       </c>
       <c r="AC207" t="str">
         <v>17°C</v>
       </c>
       <c r="AD207" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B208" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C208" t="str">
-        <v>CHALLENGER</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D208" t="str">
-        <v>201203-1212250230</v>
+        <v>221123-1212250152</v>
       </c>
       <c r="E208" t="str">
-        <v>21EI0008</v>
+        <v>21EI0014</v>
       </c>
       <c r="F208" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G208" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H208" t="str">
-        <v>CONSULTORIO 203</v>
+        <v>CONSULTORIO 308</v>
       </c>
       <c r="I208" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J208" s="1">
-        <v>44651</v>
+        <v>44204</v>
       </c>
       <c r="K208" t="str">
-        <v>2023-03-30</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L208" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M208" t="str">
-        <v>150900000.00</v>
+        <v>136000000.00</v>
       </c>
       <c r="N208" t="str">
-        <v>FEAR 26332</v>
+        <v>25872462</v>
       </c>
       <c r="O208" s="1">
-        <v>44651</v>
+        <v>44205</v>
       </c>
       <c r="P208" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q208" t="str">
         <v/>
       </c>
       <c r="R208" t="str">
         <v/>
       </c>
       <c r="S208" t="str">
         <v/>
       </c>
       <c r="T208" t="str">
-        <v>208  220 V</v>
+        <v>208    220 V</v>
       </c>
       <c r="U208" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V208" t="str">
         <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W208" t="str">
-        <v>IN 26  EX 9.7</v>
+        <v>27 IN      9.7 EX</v>
       </c>
       <c r="X208" t="str">
         <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y208" t="str">
         <v/>
       </c>
       <c r="Z208" t="str">
         <v>4.7 A</v>
       </c>
       <c r="AA208" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB208" t="str">
         <v>N/A</v>
       </c>
       <c r="AC208" t="str">
         <v>17°C</v>
       </c>
       <c r="AD208" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B209" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C209" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D209" t="str">
-        <v>201203-1212250216</v>
+        <v>201203-1212250087</v>
       </c>
       <c r="E209" t="str">
-        <v>21EI0007</v>
+        <v>21EI0013</v>
       </c>
       <c r="F209" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G209" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H209" t="str">
-        <v>CONSULTORIO 202</v>
+        <v>CONSULTORIO 310</v>
       </c>
       <c r="I209" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J209" s="1">
-        <v>44384</v>
+        <v>44204</v>
       </c>
       <c r="K209" t="str">
-        <v>2022-07-06</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L209" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M209" t="str">
-        <v>1400000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N209" t="str">
-        <v>25 907536</v>
+        <v>25872462</v>
       </c>
       <c r="O209" s="1">
-        <v>44385</v>
+        <v>44205</v>
       </c>
       <c r="P209" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q209" t="str">
         <v/>
       </c>
       <c r="R209" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S209" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T209" t="str">
-        <v>208  220 V</v>
+        <v>208 220 V</v>
       </c>
       <c r="U209" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V209" t="str">
-        <v>125 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W209" t="str">
-        <v>26 IN      9.7 EX</v>
+        <v>27 IN      9.7 EX</v>
       </c>
       <c r="X209" t="str">
-        <v xml:space="preserve">12000 BTU   </v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y209" t="str">
         <v>410</v>
       </c>
       <c r="Z209" t="str">
-        <v>4.7</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA209" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB209" t="str">
         <v>N/A</v>
       </c>
       <c r="AC209" t="str">
-        <v xml:space="preserve">   17°C</v>
+        <v>17°C</v>
       </c>
       <c r="AD209" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B210" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C210" t="str">
-        <v>CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D210" t="str">
-        <v>3436401034</v>
+        <v>210310-1212250219</v>
       </c>
       <c r="E210" t="str">
-        <v>21EI0006</v>
+        <v>21EI0012</v>
       </c>
       <c r="F210" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G210" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H210" t="str">
-        <v>CONSULTORIO 201</v>
+        <v>CONSULTORIO 307</v>
       </c>
       <c r="I210" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J210" s="1">
-        <v>42252</v>
+        <v>44204</v>
       </c>
       <c r="K210" t="str">
-        <v>2016-09-04</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L210" t="str">
-        <v>INNOVAR YOPAL</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M210" t="str">
-        <v>849000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N210" t="str">
-        <v>11121</v>
+        <v>25872462</v>
       </c>
       <c r="O210" s="1">
-        <v>42253</v>
+        <v>44205</v>
       </c>
       <c r="P210" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q210" t="str">
         <v/>
       </c>
       <c r="R210" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S210" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T210" t="str">
-        <v xml:space="preserve"> 220 V</v>
+        <v xml:space="preserve"> 208   220 V</v>
       </c>
       <c r="U210" t="str">
-        <v xml:space="preserve"> NO REGISTRA</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V210" t="str">
-        <v>65 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W210" t="str">
-        <v xml:space="preserve">  NO REGISTRA</v>
+        <v>27 IN      9.7 EX</v>
       </c>
       <c r="X210" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y210" t="str">
-        <v>R22</v>
+        <v>410</v>
       </c>
       <c r="Z210" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA210" t="str">
-        <v>60 HZ</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB210" t="str">
         <v>N/A</v>
       </c>
       <c r="AC210" t="str">
-        <v>16 °C</v>
+        <v>17°C</v>
       </c>
       <c r="AD210" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B211" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C211" t="str">
-        <v>CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D211" t="str">
-        <v>3436404735</v>
+        <v>2154</v>
       </c>
       <c r="E211" t="str">
-        <v>21EI0005</v>
+        <v>21EI0011</v>
       </c>
       <c r="F211" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G211" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H211" t="str">
-        <v>CONSULTORIO 105</v>
+        <v>CONSULTORIO 304</v>
       </c>
       <c r="I211" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J211" s="1">
-        <v>42252</v>
+        <v>44204</v>
       </c>
       <c r="K211" t="str">
-        <v>2016-09-04</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L211" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M211" t="str">
-        <v>84900000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N211" t="str">
-        <v>11121</v>
+        <v>25872462</v>
       </c>
       <c r="O211" s="1">
-        <v>42253</v>
+        <v>44539</v>
       </c>
       <c r="P211" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q211" t="str">
         <v/>
       </c>
       <c r="R211" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S211" t="str">
-        <v/>
+        <v>ELECTRICA</v>
       </c>
       <c r="T211" t="str">
-        <v xml:space="preserve"> 220 V</v>
+        <v xml:space="preserve"> 208  220 V</v>
       </c>
       <c r="U211" t="str">
-        <v>NO REGISTRA</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V211" t="str">
-        <v xml:space="preserve"> 65 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W211" t="str">
-        <v xml:space="preserve">  NO REGISTRA</v>
+        <v xml:space="preserve"> 27 IN      9.7 EX</v>
       </c>
       <c r="X211" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y211" t="str">
-        <v/>
+        <v>410</v>
       </c>
       <c r="Z211" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA211" t="str">
-        <v>60 HZ</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB211" t="str">
         <v>N/A</v>
       </c>
       <c r="AC211" t="str">
-        <v>16°C</v>
+        <v>17°C</v>
       </c>
       <c r="AD211" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B212" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C212" t="str">
-        <v>CS-C12PKV</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D212" t="str">
-        <v>3436403120</v>
+        <v>201203-1212250225</v>
       </c>
       <c r="E212" t="str">
-        <v>21EI0004</v>
+        <v>21EI0010</v>
       </c>
       <c r="F212" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G212" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H212" t="str">
-        <v>CONSULTORIO 104</v>
+        <v>CONSULTORIO 301</v>
       </c>
       <c r="I212" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J212" s="1">
         <v>44204</v>
       </c>
       <c r="K212" t="str">
         <v>2022-01-07</v>
       </c>
       <c r="L212" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M212" t="str">
-        <v>1360000.00</v>
+        <v>136000000.00</v>
       </c>
       <c r="N212" t="str">
         <v>25872462</v>
       </c>
       <c r="O212" s="1">
-        <v>44205</v>
+        <v>8014</v>
       </c>
       <c r="P212" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q212" t="str">
         <v/>
       </c>
       <c r="R212" t="str">
-        <v>CHALLENGER</v>
+        <v/>
       </c>
       <c r="S212" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T212" t="str">
-        <v xml:space="preserve"> 208   220 V</v>
+        <v>208     220 V</v>
       </c>
       <c r="U212" t="str">
         <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V212" t="str">
-        <v>125 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W212" t="str">
-        <v>IN 26     EX  9.7</v>
+        <v>IN  26   9.7</v>
       </c>
       <c r="X212" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y212" t="str">
-        <v>410</v>
+        <v/>
       </c>
       <c r="Z212" t="str">
-        <v>4.7</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA212" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB212" t="str">
         <v>N/A</v>
       </c>
       <c r="AC212" t="str">
-        <v>16 °C</v>
+        <v>17°C</v>
       </c>
       <c r="AD212" t="str">
-        <v/>
+        <v>N/A</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B213" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C213" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D213" t="str">
-        <v>201203-1212250180</v>
+        <v>201203-1212250082</v>
       </c>
       <c r="E213" t="str">
-        <v>21EI0003</v>
+        <v>21EI0009</v>
       </c>
       <c r="F213" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G213" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H213" t="str">
-        <v>CONSULTORIO 103</v>
+        <v>CONSULTORIO 302</v>
       </c>
       <c r="I213" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J213" s="1">
         <v>44204</v>
       </c>
       <c r="K213" t="str">
         <v>2022-01-07</v>
       </c>
       <c r="L213" t="str">
         <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M213" t="str">
-        <v/>
+        <v>1360000.00</v>
       </c>
       <c r="N213" t="str">
-        <v/>
+        <v>25872462</v>
       </c>
       <c r="O213" s="1">
         <v>44205</v>
       </c>
       <c r="P213" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q213" t="str">
         <v/>
       </c>
       <c r="R213" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S213" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T213" t="str">
-        <v>208 220 V</v>
+        <v xml:space="preserve"> 208   220 V</v>
       </c>
       <c r="U213" t="str">
         <v>3350 W</v>
       </c>
       <c r="V213" t="str">
-        <v>125 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W213" t="str">
-        <v>IN 26 EX 9.5</v>
+        <v xml:space="preserve">  IN 26   EX 9.7</v>
       </c>
       <c r="X213" t="str">
         <v>12000 BTU</v>
       </c>
       <c r="Y213" t="str">
         <v>410</v>
       </c>
       <c r="Z213" t="str">
-        <v>4.7</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA213" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB213" t="str">
         <v>N/A</v>
       </c>
       <c r="AC213" t="str">
-        <v>16°C</v>
+        <v>17°C</v>
       </c>
       <c r="AD213" t="str">
         <v/>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B214" t="str">
-        <v>PANASONIC</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C214" t="str">
-        <v>CS-C12PKV</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="D214" t="str">
-        <v>3436401045</v>
+        <v>201203-1212250230</v>
       </c>
       <c r="E214" t="str">
-        <v>21EI0002</v>
+        <v>21EI0008</v>
       </c>
       <c r="F214" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G214" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H214" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>CONSULTORIO 203</v>
       </c>
       <c r="I214" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J214" s="1">
-        <v>42252</v>
+        <v>44651</v>
       </c>
       <c r="K214" t="str">
-        <v>2016-09-04</v>
+        <v>2023-03-30</v>
       </c>
       <c r="L214" t="str">
-        <v>INNOVAR YOPAL</v>
+        <v/>
       </c>
       <c r="M214" t="str">
-        <v>849000.00</v>
+        <v>150900000.00</v>
       </c>
       <c r="N214" t="str">
-        <v>11121</v>
+        <v>FEAR 26332</v>
       </c>
       <c r="O214" s="1">
-        <v>42253</v>
+        <v>44651</v>
       </c>
       <c r="P214" t="str">
         <v>96 MESES</v>
       </c>
       <c r="Q214" t="str">
         <v/>
       </c>
       <c r="R214" t="str">
-        <v>PANASONIC</v>
+        <v/>
       </c>
       <c r="S214" t="str">
-        <v>ELECTRICA</v>
+        <v/>
       </c>
       <c r="T214" t="str">
-        <v>220 V</v>
+        <v>208  220 V</v>
       </c>
       <c r="U214" t="str">
-        <v>NO REGISTRA</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V214" t="str">
-        <v>65 PSI</v>
+        <v xml:space="preserve"> 125 PSI</v>
       </c>
       <c r="W214" t="str">
-        <v>NO REGISTRA</v>
+        <v>IN 26  EX 9.7</v>
       </c>
       <c r="X214" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve">12000 BTU </v>
       </c>
       <c r="Y214" t="str">
-        <v>R22</v>
+        <v/>
       </c>
       <c r="Z214" t="str">
-        <v>NO REGISTRA</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA214" t="str">
-        <v>60 HZ</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB214" t="str">
         <v>N/A</v>
       </c>
       <c r="AC214" t="str">
         <v>17°C</v>
       </c>
       <c r="AD214" t="str">
         <v/>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B215" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="C215" t="str">
         <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D215" t="str">
-        <v>201203-1212250081</v>
+        <v>201203-1212250216</v>
       </c>
       <c r="E215" t="str">
-        <v>21EI0001</v>
+        <v>21EI0007</v>
       </c>
       <c r="F215" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G215" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H215" t="str">
-        <v>AREA DE INFORMES</v>
+        <v>CONSULTORIO 202</v>
       </c>
       <c r="I215" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J215" s="1">
         <v>44384</v>
       </c>
       <c r="K215" t="str">
         <v>2022-07-06</v>
       </c>
       <c r="L215" t="str">
-        <v/>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M215" t="str">
-        <v>140000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N215" t="str">
         <v>25 907536</v>
       </c>
       <c r="O215" s="1">
         <v>44385</v>
       </c>
       <c r="P215" t="str">
-        <v>96</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q215" t="str">
         <v/>
       </c>
       <c r="R215" t="str">
         <v>CHALLENGER</v>
       </c>
       <c r="S215" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T215" t="str">
-        <v>208 / 220</v>
+        <v>208  220 V</v>
       </c>
       <c r="U215" t="str">
-        <v>3350 W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V215" t="str">
         <v>125 PSI</v>
       </c>
       <c r="W215" t="str">
-        <v>IN 26 EX 9.5</v>
+        <v>26 IN      9.7 EX</v>
       </c>
       <c r="X215" t="str">
-        <v>12000 BTU</v>
+        <v xml:space="preserve">12000 BTU   </v>
       </c>
       <c r="Y215" t="str">
-        <v/>
+        <v>410</v>
       </c>
       <c r="Z215" t="str">
-        <v>4.7 A</v>
+        <v>4.7</v>
       </c>
       <c r="AA215" t="str">
         <v>65 HZ</v>
       </c>
       <c r="AB215" t="str">
         <v>N/A</v>
       </c>
       <c r="AC215" t="str">
-        <v>16°C</v>
+        <v xml:space="preserve">   17°C</v>
       </c>
       <c r="AD215" t="str">
         <v/>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>PLANTA ELECTRICA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B216" t="str">
-        <v>CUMMINS Onon</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C216" t="str">
-        <v>80DGDA</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D216" t="str">
-        <v>J930522821 SPEC 63499J</v>
+        <v>3436401034</v>
       </c>
       <c r="E216" t="str">
-        <v>21EI0044</v>
+        <v>21EI0006</v>
       </c>
       <c r="F216" t="str">
         <v>YOPAL</v>
       </c>
       <c r="G216" t="str">
         <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H216" t="str">
-        <v>PARQUEADERO</v>
+        <v>CONSULTORIO 201</v>
       </c>
       <c r="I216" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J216" t="str">
-        <v/>
+      <c r="J216" s="1">
+        <v>42252</v>
       </c>
       <c r="K216" t="str">
-        <v/>
+        <v>2016-09-04</v>
       </c>
       <c r="L216" t="str">
-        <v/>
+        <v>INNOVAR YOPAL</v>
       </c>
       <c r="M216" t="str">
-        <v/>
+        <v>849000.00</v>
       </c>
       <c r="N216" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v/>
+        <v>11121</v>
+      </c>
+      <c r="O216" s="1">
+        <v>42253</v>
       </c>
       <c r="P216" t="str">
-        <v>100 MESES</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q216" t="str">
         <v/>
       </c>
       <c r="R216" t="str">
-        <v>CUMMINS Onon</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S216" t="str">
         <v>ELECTRICA</v>
       </c>
       <c r="T216" t="str">
-        <v>120-240</v>
+        <v xml:space="preserve"> 220 V</v>
       </c>
       <c r="U216" t="str">
-        <v>NO APLICA</v>
+        <v xml:space="preserve"> NO REGISTRA</v>
       </c>
       <c r="V216" t="str">
-        <v>250-320PSI</v>
+        <v>65 PSI</v>
       </c>
       <c r="W216" t="str">
-        <v>NO APLICA</v>
+        <v xml:space="preserve">  NO REGISTRA</v>
       </c>
       <c r="X216" t="str">
-        <v>N/A</v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y216" t="str">
-        <v/>
+        <v>R22</v>
       </c>
       <c r="Z216" t="str">
-        <v>OPTIONS</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA216" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB216" t="str">
         <v>N/A</v>
       </c>
       <c r="AC216" t="str">
-        <v>N/A</v>
+        <v>16 °C</v>
       </c>
       <c r="AD216" t="str">
         <v/>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B217" t="str">
-        <v>LG</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C217" t="str">
-        <v>VM092CENW0</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D217" t="str">
-        <v>509HADBE5594</v>
+        <v>3436404735</v>
       </c>
       <c r="E217" t="str">
-        <v>3EI0015</v>
+        <v>21EI0005</v>
       </c>
       <c r="F217" t="str">
-        <v>ARAUCA</v>
+        <v>YOPAL</v>
       </c>
       <c r="G217" t="str">
-        <v>SEDE C</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H217" t="str">
-        <v>TELECOMUNICACIONES</v>
+        <v>CONSULTORIO 105</v>
       </c>
       <c r="I217" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J217" s="1">
-        <v>44714</v>
+        <v>42252</v>
       </c>
       <c r="K217" t="str">
-        <v>2023-06-01</v>
+        <v>2016-09-04</v>
       </c>
       <c r="L217" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v>PANASONIC</v>
       </c>
       <c r="M217" t="str">
-        <v>1400000.00</v>
+        <v>84900000.00</v>
       </c>
       <c r="N217" t="str">
-        <v>N/A</v>
+        <v>11121</v>
       </c>
       <c r="O217" s="1">
-        <v>25573</v>
+        <v>42253</v>
       </c>
       <c r="P217" t="str">
-        <v>60</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q217" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R217" t="str">
-        <v>LG</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S217" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T217" t="str">
-        <v>W</v>
+        <v xml:space="preserve"> 220 V</v>
       </c>
       <c r="U217" t="str">
-        <v>1.2KW</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="V217" t="str">
-        <v>240-320PSI</v>
+        <v xml:space="preserve"> 65 PSI</v>
       </c>
       <c r="W217" t="str">
-        <v>35KG</v>
+        <v xml:space="preserve">  NO REGISTRA</v>
       </c>
       <c r="X217" t="str">
-        <v>9BTU</v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y217" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z217" t="str">
-        <v>8.5A</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA217" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB217" t="str">
         <v>N/A</v>
       </c>
       <c r="AC217" t="str">
-        <v>18°C</v>
+        <v>16°C</v>
       </c>
       <c r="AD217" t="str">
-        <v>BUEN ESTADO</v>
+        <v/>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B218" t="str">
-        <v>INDUCOL</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C218" t="str">
-        <v>INDUCOL-2222</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D218" t="str">
-        <v>INDU2222</v>
+        <v>3436403120</v>
       </c>
       <c r="E218" t="str">
-        <v>3EI0014</v>
+        <v>21EI0004</v>
       </c>
       <c r="F218" t="str">
-        <v>ARAUCA</v>
+        <v>YOPAL</v>
       </c>
       <c r="G218" t="str">
-        <v>SEDE C</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H218" t="str">
-        <v>LABORATORIO</v>
+        <v>CONSULTORIO 104</v>
       </c>
       <c r="I218" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J218" s="1">
-        <v>44142</v>
+        <v>44204</v>
       </c>
       <c r="K218" t="str">
-        <v>2021-11-7 0:0:0</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L218" t="str">
-        <v>COMERCIAL ELECTROMUEBLES</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M218" t="str">
-        <v>1220000.00</v>
+        <v>1360000.00</v>
       </c>
       <c r="N218" t="str">
-        <v>FACTURA</v>
+        <v>25872462</v>
       </c>
       <c r="O218" s="1">
-        <v>44147</v>
+        <v>44205</v>
       </c>
       <c r="P218" t="str">
-        <v>60</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q218" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R218" t="str">
-        <v>INDUCOL</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S218" t="str">
-        <v>120V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T218" t="str">
-        <v>W</v>
+        <v xml:space="preserve"> 208   220 V</v>
       </c>
       <c r="U218" t="str">
-        <v>135W</v>
+        <v xml:space="preserve"> 3350 W</v>
       </c>
       <c r="V218" t="str">
-        <v>36 PSI BAJA , 260 PSI ALTA</v>
+        <v>125 PSI</v>
       </c>
       <c r="W218" t="str">
-        <v>N/A</v>
+        <v>IN 26     EX  9.7</v>
       </c>
       <c r="X218" t="str">
-        <v>N/A</v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y218" t="str">
-        <v>R290</v>
+        <v>410</v>
       </c>
       <c r="Z218" t="str">
-        <v>7.2A</v>
+        <v>4.7</v>
       </c>
       <c r="AA218" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB218" t="str">
         <v>N/A</v>
       </c>
       <c r="AC218" t="str">
-        <v>N/A</v>
+        <v>16 °C</v>
       </c>
       <c r="AD218" t="str">
-        <v>BUEN ESTADO</v>
+        <v/>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B219" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C219" t="str">
-        <v>MABE-1111</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D219" t="str">
-        <v>MAB1111</v>
+        <v>201203-1212250180</v>
       </c>
       <c r="E219" t="str">
-        <v>3EI0013</v>
+        <v>21EI0003</v>
       </c>
       <c r="F219" t="str">
-        <v>ARAUCA</v>
+        <v>YOPAL</v>
       </c>
       <c r="G219" t="str">
-        <v>SEDE C</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H219" t="str">
-        <v>SERVICIOS GENERALES</v>
+        <v>CONSULTORIO 103</v>
       </c>
       <c r="I219" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J219" s="1">
-        <v>43801</v>
+        <v>44204</v>
       </c>
       <c r="K219" t="str">
-        <v>2020-12-01</v>
+        <v>2022-01-07</v>
       </c>
       <c r="L219" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v>CHALLENGER SAS COLOMBIA</v>
       </c>
       <c r="M219" t="str">
-        <v>550000.00</v>
+        <v/>
       </c>
       <c r="N219" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="O219" s="1">
-        <v>43802</v>
+        <v>44205</v>
       </c>
       <c r="P219" t="str">
-        <v>2</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q219" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R219" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S219" t="str">
-        <v>110V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T219" t="str">
-        <v>N/A</v>
+        <v>208 220 V</v>
       </c>
       <c r="U219" t="str">
-        <v>550W</v>
+        <v>3350 W</v>
       </c>
       <c r="V219" t="str">
-        <v>0.1 psi</v>
+        <v>125 PSI</v>
       </c>
       <c r="W219" t="str">
-        <v>35KG</v>
+        <v>IN 26 EX 9.5</v>
       </c>
       <c r="X219" t="str">
-        <v>N/A</v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y219" t="str">
-        <v>R134A</v>
+        <v>410</v>
       </c>
       <c r="Z219" t="str">
-        <v>1.8A</v>
+        <v>4.7</v>
       </c>
       <c r="AA219" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB219" t="str">
         <v>N/A</v>
       </c>
       <c r="AC219" t="str">
-        <v>-10°c</v>
+        <v>16°C</v>
       </c>
       <c r="AD219" t="str">
-        <v>LIMPIEZA Y DESINFECCIÓN PROFUNDA INTERNA Y EXTERNA, CAMBIO DE FILTROS (SI APLICA), LIMPIEZA DE GRIFOS Y REVISIÓN TÉCNICA</v>
+        <v/>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B220" t="str">
-        <v>LG</v>
+        <v>PANASONIC</v>
       </c>
       <c r="C220" t="str">
-        <v>VM182CE-NC3</v>
+        <v>CS-C12PKV</v>
       </c>
       <c r="D220" t="str">
-        <v>VM182CENC3</v>
+        <v>3436401045</v>
       </c>
       <c r="E220" t="str">
-        <v>3EI0012</v>
+        <v>21EI0002</v>
       </c>
       <c r="F220" t="str">
-        <v>ARAUCA</v>
+        <v>YOPAL</v>
       </c>
       <c r="G220" t="str">
-        <v>SEDE C</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H220" t="str">
-        <v>SALA DE ESPERA 2</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I220" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J220" s="1">
-        <v>44795</v>
+        <v>42252</v>
       </c>
       <c r="K220" t="str">
-        <v>2023-08-21</v>
+        <v>2016-09-04</v>
       </c>
       <c r="L220" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v>INNOVAR YOPAL</v>
       </c>
       <c r="M220" t="str">
-        <v>190000000.00</v>
+        <v>849000.00</v>
       </c>
       <c r="N220" t="str">
-        <v>FACTURA</v>
+        <v>11121</v>
       </c>
       <c r="O220" s="1">
-        <v>43704</v>
+        <v>42253</v>
       </c>
       <c r="P220" t="str">
-        <v>3</v>
+        <v>96 MESES</v>
       </c>
       <c r="Q220" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R220" t="str">
-        <v>LG</v>
+        <v>PANASONIC</v>
       </c>
       <c r="S220" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T220" t="str">
-        <v>220</v>
+        <v>220 V</v>
       </c>
       <c r="U220" t="str">
-        <v>1560W</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="V220" t="str">
-        <v>240-320PSI</v>
+        <v>65 PSI</v>
       </c>
       <c r="W220" t="str">
-        <v>65KG</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="X220" t="str">
-        <v>18 BTU</v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y220" t="str">
-        <v>R410A</v>
+        <v>R22</v>
       </c>
       <c r="Z220" t="str">
-        <v>8.5A</v>
+        <v>NO REGISTRA</v>
       </c>
       <c r="AA220" t="str">
-        <v>60Hz</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB220" t="str">
         <v>N/A</v>
       </c>
       <c r="AC220" t="str">
-        <v>18°C</v>
+        <v>17°C</v>
       </c>
       <c r="AD220" t="str">
-        <v>BUENO</v>
+        <v/>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B221" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C221" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>CA 12KBL2 INV -2</v>
       </c>
       <c r="D221" t="str">
-        <v>MMI12CDBWCCCHI11</v>
+        <v>201203-1212250081</v>
       </c>
       <c r="E221" t="str">
-        <v>3EI0011</v>
+        <v>21EI0001</v>
       </c>
       <c r="F221" t="str">
-        <v>ARAUCA</v>
+        <v>YOPAL</v>
       </c>
       <c r="G221" t="str">
-        <v>SEDE C</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H221" t="str">
-        <v>TOMA DE MUESTRAS</v>
+        <v>AREA DE INFORMES</v>
       </c>
       <c r="I221" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J221" s="1">
-        <v>44687</v>
+        <v>44384</v>
       </c>
       <c r="K221" t="str">
-        <v>2023-05-05</v>
+        <v>2022-07-06</v>
       </c>
       <c r="L221" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v/>
       </c>
       <c r="M221" t="str">
-        <v>149700000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N221" t="str">
-        <v>N/A</v>
+        <v>25 907536</v>
       </c>
       <c r="O221" s="1">
-        <v>44687</v>
+        <v>44385</v>
       </c>
       <c r="P221" t="str">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="Q221" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R221" t="str">
-        <v>MABE</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S221" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T221" t="str">
-        <v>W</v>
+        <v>208 / 220</v>
       </c>
       <c r="U221" t="str">
-        <v>1.2KW</v>
+        <v>3350 W</v>
       </c>
       <c r="V221" t="str">
-        <v>240-320PSI</v>
+        <v>125 PSI</v>
       </c>
       <c r="W221" t="str">
-        <v>35KG</v>
+        <v>IN 26 EX 9.5</v>
       </c>
       <c r="X221" t="str">
-        <v>12BTU</v>
+        <v>12000 BTU</v>
       </c>
       <c r="Y221" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z221" t="str">
-        <v>8.5A</v>
+        <v>4.7 A</v>
       </c>
       <c r="AA221" t="str">
-        <v>60Hz</v>
+        <v>65 HZ</v>
       </c>
       <c r="AB221" t="str">
         <v>N/A</v>
       </c>
       <c r="AC221" t="str">
-        <v>18°C</v>
+        <v>16°C</v>
       </c>
       <c r="AD221" t="str">
-        <v>BUEN ESTADO</v>
+        <v/>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>PLANTA ELECTRICA</v>
       </c>
       <c r="B222" t="str">
-        <v>INDUCOL</v>
+        <v>CUMMINS Onon</v>
       </c>
       <c r="C222" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>80DGDA</v>
       </c>
       <c r="D222" t="str">
-        <v>340E826010322170130294</v>
+        <v>J930522821 SPEC 63499J</v>
       </c>
       <c r="E222" t="str">
-        <v>3EI0010</v>
+        <v>21EI0044</v>
       </c>
       <c r="F222" t="str">
-        <v>ARAUCA</v>
+        <v>YOPAL</v>
       </c>
       <c r="G222" t="str">
-        <v>SEDE C</v>
+        <v>YOPAL SEDE PRINCIPAL</v>
       </c>
       <c r="H222" t="str">
-        <v>CONSULTORIO DE ECOGRAFIAS 2</v>
+        <v>PARQUEADERO</v>
       </c>
       <c r="I222" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J222" s="1">
-        <v>44438</v>
+      <c r="J222" t="str">
+        <v/>
       </c>
       <c r="K222" t="str">
-        <v>2022-08-29</v>
+        <v/>
       </c>
       <c r="L222" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v/>
       </c>
       <c r="M222" t="str">
-        <v>277800000.00</v>
+        <v/>
       </c>
       <c r="N222" t="str">
-        <v>N/A</v>
-[...2 lines deleted...]
-        <v>44444</v>
+        <v/>
+      </c>
+      <c r="O222" t="str">
+        <v/>
       </c>
       <c r="P222" t="str">
-        <v>60</v>
+        <v>100 MESES</v>
       </c>
       <c r="Q222" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="R222" t="str">
-        <v>INDUCOL</v>
+        <v>CUMMINS Onon</v>
       </c>
       <c r="S222" t="str">
-        <v>220V</v>
+        <v>ELECTRICA</v>
       </c>
       <c r="T222" t="str">
-        <v>W</v>
+        <v>120-240</v>
       </c>
       <c r="U222" t="str">
-        <v>1.2KW</v>
+        <v>NO APLICA</v>
       </c>
       <c r="V222" t="str">
-        <v>240-320PSI</v>
+        <v>250-320PSI</v>
       </c>
       <c r="W222" t="str">
-        <v>35KG</v>
+        <v>NO APLICA</v>
       </c>
       <c r="X222" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y222" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z222" t="str">
-        <v>8.5A</v>
+        <v>OPTIONS</v>
       </c>
       <c r="AA222" t="str">
-        <v>60Hz</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB222" t="str">
         <v>N/A</v>
       </c>
       <c r="AC222" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD222" t="str">
-        <v>BUEN ESTADO</v>
+        <v/>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B223" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C223" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>VM092CENW0</v>
       </c>
       <c r="D223" t="str">
-        <v>MMI12CDBWCCCHI10</v>
+        <v>509HADBE5594</v>
       </c>
       <c r="E223" t="str">
-        <v>3EI0009</v>
+        <v>3EI0015</v>
       </c>
       <c r="F223" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G223" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H223" t="str">
-        <v>TOMA DE MUESTRAS  SECRECIONES</v>
+        <v>TELECOMUNICACIONES</v>
       </c>
       <c r="I223" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J223" s="1">
-        <v>44777</v>
+        <v>44714</v>
       </c>
       <c r="K223" t="str">
-        <v>2023-08-03</v>
+        <v>2023-06-01</v>
       </c>
       <c r="L223" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M223" t="str">
-        <v>294142900.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N223" t="str">
         <v>N/A</v>
       </c>
       <c r="O223" s="1">
-        <v>44782</v>
+        <v>25573</v>
       </c>
       <c r="P223" t="str">
         <v>60</v>
       </c>
       <c r="Q223" t="str">
         <v>N/A</v>
       </c>
       <c r="R223" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S223" t="str">
         <v>220V</v>
       </c>
       <c r="T223" t="str">
         <v>W</v>
       </c>
       <c r="U223" t="str">
-        <v>2021W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V223" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W223" t="str">
         <v>35KG</v>
       </c>
       <c r="X223" t="str">
-        <v>12BTU</v>
+        <v>9BTU</v>
       </c>
       <c r="Y223" t="str">
         <v>R410A</v>
       </c>
       <c r="Z223" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA223" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB223" t="str">
         <v>N/A</v>
       </c>
       <c r="AC223" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD223" t="str">
-        <v>SE NECESITA VERIFICAR EL SERIAL POR CONFUSION</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B224" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C224" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>INDUCOL-2222</v>
       </c>
       <c r="D224" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>INDU2222</v>
       </c>
       <c r="E224" t="str">
-        <v>3EI0008</v>
+        <v>3EI0014</v>
       </c>
       <c r="F224" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G224" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H224" t="str">
-        <v>SALA DE ESPERA RX</v>
+        <v>LABORATORIO</v>
       </c>
       <c r="I224" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J224" s="1">
-        <v>44256</v>
+        <v>44142</v>
       </c>
       <c r="K224" t="str">
-        <v>2022-02-28</v>
+        <v>2021-11-7 0:0:0</v>
       </c>
       <c r="L224" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v>COMERCIAL ELECTROMUEBLES</v>
       </c>
       <c r="M224" t="str">
-        <v>206000000.00</v>
+        <v>1220000.00</v>
       </c>
       <c r="N224" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O224" s="1">
-        <v>44258</v>
+        <v>44147</v>
       </c>
       <c r="P224" t="str">
         <v>60</v>
       </c>
       <c r="Q224" t="str">
         <v>N/A</v>
       </c>
       <c r="R224" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S224" t="str">
-        <v>220V</v>
+        <v>120V</v>
       </c>
       <c r="T224" t="str">
         <v>W</v>
       </c>
       <c r="U224" t="str">
-        <v>1082W</v>
+        <v>135W</v>
       </c>
       <c r="V224" t="str">
-        <v>1.2KW</v>
+        <v>36 PSI BAJA , 260 PSI ALTA</v>
       </c>
       <c r="W224" t="str">
-        <v>8.5kg</v>
+        <v>N/A</v>
       </c>
       <c r="X224" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y224" t="str">
-        <v>R410A</v>
+        <v>R290</v>
       </c>
       <c r="Z224" t="str">
-        <v>8.5A</v>
+        <v>7.2A</v>
       </c>
       <c r="AA224" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB224" t="str">
         <v>N/A</v>
       </c>
       <c r="AC224" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD224" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B225" t="str">
         <v>MABE</v>
       </c>
       <c r="C225" t="str">
-        <v>MMT24CDBWCCCE8</v>
+        <v>MABE-1111</v>
       </c>
       <c r="D225" t="str">
-        <v>ST24112421FCJ0235</v>
+        <v>MAB1111</v>
       </c>
       <c r="E225" t="str">
-        <v>3EI0007</v>
+        <v>3EI0013</v>
       </c>
       <c r="F225" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G225" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H225" t="str">
-        <v>OFICINA DE RAYOS X</v>
+        <v>SERVICIOS GENERALES</v>
       </c>
       <c r="I225" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J225" s="1">
-        <v>45082</v>
+        <v>43801</v>
       </c>
       <c r="K225" t="str">
-        <v>2024-06-04</v>
+        <v>2020-12-01</v>
       </c>
       <c r="L225" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M225" t="str">
-        <v>190000000.00</v>
+        <v>550000.00</v>
       </c>
       <c r="N225" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O225" s="1">
-        <v>45084</v>
+        <v>43802</v>
       </c>
       <c r="P225" t="str">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="Q225" t="str">
         <v>N/A</v>
       </c>
       <c r="R225" t="str">
         <v>MABE</v>
       </c>
       <c r="S225" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T225" t="str">
-        <v>W</v>
+        <v>N/A</v>
       </c>
       <c r="U225" t="str">
-        <v>2.6KW</v>
+        <v>550W</v>
       </c>
       <c r="V225" t="str">
-        <v>240-320PSI</v>
+        <v>0.1 psi</v>
       </c>
       <c r="W225" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X225" t="str">
-        <v>24BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y225" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z225" t="str">
-        <v>8.5 A</v>
+        <v>1.8A</v>
       </c>
       <c r="AA225" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB225" t="str">
         <v>N/A</v>
       </c>
       <c r="AC225" t="str">
-        <v>18°C</v>
+        <v>-10°c</v>
       </c>
       <c r="AD225" t="str">
-        <v>BUEN ESTADO</v>
+        <v>LIMPIEZA Y DESINFECCIÓN PROFUNDA INTERNA Y EXTERNA, CAMBIO DE FILTROS (SI APLICA), LIMPIEZA DE GRIFOS Y REVISIÓN TÉCNICA</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B226" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="C226" t="str">
-        <v>IND-MS24BLR20M</v>
+        <v>VM182CE-NC3</v>
       </c>
       <c r="D226" t="str">
-        <v>340E825890511C060130050</v>
+        <v>VM182CENC3</v>
       </c>
       <c r="E226" t="str">
-        <v>3EI0006</v>
+        <v>3EI0012</v>
       </c>
       <c r="F226" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G226" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H226" t="str">
-        <v>CONSULTORIO DE ECOGRAFIA 1</v>
+        <v>SALA DE ESPERA 2</v>
       </c>
       <c r="I226" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J226" s="1">
-        <v>44569</v>
+        <v>44795</v>
       </c>
       <c r="K226" t="str">
-        <v>2023-01-07</v>
+        <v>2023-08-21</v>
       </c>
       <c r="L226" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M226" t="str">
-        <v>220800000.00</v>
+        <v>190000000.00</v>
       </c>
       <c r="N226" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O226" s="1">
-        <v>44571</v>
+        <v>43704</v>
       </c>
       <c r="P226" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q226" t="str">
         <v>N/A</v>
       </c>
       <c r="R226" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="S226" t="str">
         <v>220V</v>
       </c>
       <c r="T226" t="str">
         <v>220</v>
       </c>
       <c r="U226" t="str">
-        <v>3450W</v>
+        <v>1560W</v>
       </c>
       <c r="V226" t="str">
-        <v>120 psi por baja</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W226" t="str">
-        <v>11.5 kg</v>
+        <v>65KG</v>
       </c>
       <c r="X226" t="str">
-        <v>24000Btu</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y226" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z226" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA226" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB226" t="str">
         <v>N/A</v>
       </c>
       <c r="AC226" t="str">
-        <v>20°c a 32°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD226" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B227" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="C227" t="str">
-        <v>AR18MVFHCWKN</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="D227" t="str">
-        <v>AR18MVFHCWKN</v>
+        <v>MMI12CDBWCCCHI11</v>
       </c>
       <c r="E227" t="str">
-        <v>3EI0005</v>
+        <v>3EI0011</v>
       </c>
       <c r="F227" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G227" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H227" t="str">
-        <v>ECOGRAFIA SALA DE ESPERA</v>
+        <v>TOMA DE MUESTRAS</v>
       </c>
       <c r="I227" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J227" s="1">
-        <v>44719</v>
+        <v>44687</v>
       </c>
       <c r="K227" t="str">
-        <v>2023-06-06</v>
+        <v>2023-05-05</v>
       </c>
       <c r="L227" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M227" t="str">
-        <v>271600000.00</v>
+        <v>149700000.00</v>
       </c>
       <c r="N227" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O227" s="1">
-        <v>44721</v>
+        <v>44687</v>
       </c>
       <c r="P227" t="str">
         <v>60</v>
       </c>
       <c r="Q227" t="str">
         <v>N/A</v>
       </c>
       <c r="R227" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="S227" t="str">
         <v>220V</v>
       </c>
       <c r="T227" t="str">
         <v>W</v>
       </c>
       <c r="U227" t="str">
-        <v>5275W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V227" t="str">
-        <v>120 PSI POR SI BAJA</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W227" t="str">
-        <v>45kg</v>
+        <v>35KG</v>
       </c>
       <c r="X227" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y227" t="str">
         <v>R410A</v>
       </c>
       <c r="Z227" t="str">
-        <v>7.8 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA227" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB227" t="str">
         <v>N/A</v>
       </c>
       <c r="AC227" t="str">
         <v>18°C</v>
       </c>
       <c r="AD227" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B228" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C228" t="str">
-        <v>VM242C7</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D228" t="str">
-        <v>USNQ242K2P0</v>
+        <v>340E826010322170130294</v>
       </c>
       <c r="E228" t="str">
-        <v>3EI0004</v>
+        <v>3EI0010</v>
       </c>
       <c r="F228" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G228" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H228" t="str">
-        <v>LAVADO Y PREPARACIÓN DE MATERIAL</v>
+        <v>CONSULTORIO DE ECOGRAFIAS 2</v>
       </c>
       <c r="I228" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J228" s="1">
-        <v>45052</v>
+        <v>44438</v>
       </c>
       <c r="K228" t="str">
-        <v>2024-05-05</v>
+        <v>2022-08-29</v>
       </c>
       <c r="L228" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M228" t="str">
-        <v>14970000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N228" t="str">
-        <v>FACTURA</v>
-[...2 lines deleted...]
-        <v/>
+        <v>N/A</v>
+      </c>
+      <c r="O228" s="1">
+        <v>44444</v>
       </c>
       <c r="P228" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q228" t="str">
         <v>N/A</v>
       </c>
       <c r="R228" t="str">
-        <v/>
+        <v>INDUCOL</v>
       </c>
       <c r="S228" t="str">
         <v>220V</v>
       </c>
       <c r="T228" t="str">
         <v>W</v>
       </c>
       <c r="U228" t="str">
-        <v>1980W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V228" t="str">
-        <v>120 PSI POR SI BAJA</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W228" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X228" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y228" t="str">
         <v>R410A</v>
       </c>
       <c r="Z228" t="str">
-        <v>8.2A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA228" t="str">
-        <v>50Hz a 60Hz</v>
+        <v>60Hz</v>
       </c>
       <c r="AB228" t="str">
         <v>N/A</v>
       </c>
       <c r="AC228" t="str">
         <v>18°C</v>
       </c>
       <c r="AD228" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B229" t="str">
         <v>MABE</v>
       </c>
       <c r="C229" t="str">
-        <v>MMT09CABW</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="D229" t="str">
-        <v>MMT09CABW</v>
+        <v>MMI12CDBWCCCHI10</v>
       </c>
       <c r="E229" t="str">
-        <v>3EI0003</v>
+        <v>3EI0009</v>
       </c>
       <c r="F229" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G229" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H229" t="str">
-        <v>OFICINA LABORATORIO CLINICO</v>
+        <v>TOMA DE MUESTRAS DE SECRECIONES</v>
       </c>
       <c r="I229" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J229" s="1">
-        <v>44142</v>
+        <v>44777</v>
       </c>
       <c r="K229" t="str">
-        <v>2021-11-7 0:0:0</v>
+        <v>2023-08-03</v>
       </c>
       <c r="L229" t="str">
-        <v>COMERCIAL ELECTROMUEBLES</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M229" t="str">
-        <v>1497000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N229" t="str">
         <v>N/A</v>
       </c>
       <c r="O229" s="1">
-        <v>44147</v>
+        <v>44782</v>
       </c>
       <c r="P229" t="str">
         <v>60</v>
       </c>
       <c r="Q229" t="str">
         <v>N/A</v>
       </c>
       <c r="R229" t="str">
         <v>MABE</v>
       </c>
       <c r="S229" t="str">
-        <v>220</v>
+        <v>220V</v>
       </c>
       <c r="T229" t="str">
         <v>W</v>
       </c>
       <c r="U229" t="str">
-        <v>N/A</v>
+        <v>2021W</v>
       </c>
       <c r="V229" t="str">
-        <v>120 PSI POR SI BAJA</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W229" t="str">
-        <v>7.5KG</v>
+        <v>35KG</v>
       </c>
       <c r="X229" t="str">
-        <v>9BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y229" t="str">
-        <v>R410a</v>
+        <v>R410A</v>
       </c>
       <c r="Z229" t="str">
-        <v>4.8V</v>
+        <v>8.5A</v>
       </c>
       <c r="AA229" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB229" t="str">
         <v>N/A</v>
       </c>
       <c r="AC229" t="str">
-        <v>18°C</v>
+        <v>18°</v>
       </c>
       <c r="AD229" t="str">
-        <v>BUEN ESTADO</v>
+        <v>SE NECESITA VERIFICAR EL SERIAL POR CONFUSION</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B230" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="C230" t="str">
-        <v>ASCD12DBE02</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="D230" t="str">
-        <v>63229908647</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="E230" t="str">
-        <v>3EI0002</v>
+        <v>3EI0008</v>
       </c>
       <c r="F230" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G230" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H230" t="str">
-        <v>LINEA DE FRENTE</v>
+        <v>SALA DE ESPERA RX</v>
       </c>
       <c r="I230" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J230" s="1">
-        <v>45052</v>
+        <v>44256</v>
       </c>
       <c r="K230" t="str">
-        <v>2024-05-05</v>
+        <v>2022-02-28</v>
       </c>
       <c r="L230" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M230" t="str">
-        <v>1400000.00</v>
+        <v>206000000.00</v>
       </c>
       <c r="N230" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O230" s="1">
-        <v>45054</v>
+        <v>44258</v>
       </c>
       <c r="P230" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q230" t="str">
         <v>N/A</v>
       </c>
       <c r="R230" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="S230" t="str">
         <v>220V</v>
       </c>
       <c r="T230" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U230" t="str">
+        <v>1082W</v>
+      </c>
+      <c r="V230" t="str">
         <v>1.2KW</v>
       </c>
-      <c r="V230" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="W230" t="str">
-        <v>9.5kg</v>
+        <v>8.5kg</v>
       </c>
       <c r="X230" t="str">
-        <v>12000Btu</v>
+        <v>12BTU</v>
       </c>
       <c r="Y230" t="str">
         <v>R410A</v>
       </c>
       <c r="Z230" t="str">
-        <v>4.9A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA230" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB230" t="str">
         <v>N/A</v>
       </c>
       <c r="AC230" t="str">
         <v>18°C</v>
       </c>
       <c r="AD230" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B231" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="C231" t="str">
-        <v>MGI24CDB2</v>
+        <v>MMT24CDBWCCCE8</v>
       </c>
       <c r="D231" t="str">
-        <v>MGI24CDB2</v>
+        <v>ST24112421FCJ0235</v>
       </c>
       <c r="E231" t="str">
-        <v>3EI0001</v>
+        <v>3EI0007</v>
       </c>
       <c r="F231" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G231" t="str">
         <v>SEDE C</v>
       </c>
       <c r="H231" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>OFICINA DE RAYOS X</v>
       </c>
       <c r="I231" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J231" s="1">
-        <v>45052</v>
+        <v>45082</v>
       </c>
       <c r="K231" t="str">
-        <v>2024-05-05</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L231" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M231" t="str">
-        <v>1400000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N231" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O231" s="1">
-        <v>45053</v>
+        <v>45084</v>
       </c>
       <c r="P231" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q231" t="str">
         <v>N/A</v>
       </c>
       <c r="R231" t="str">
-        <v>GENERAL ELECTRIC</v>
+        <v>MABE</v>
       </c>
       <c r="S231" t="str">
         <v>220V</v>
       </c>
       <c r="T231" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U231" t="str">
-        <v>1440W</v>
+        <v>2.6KW</v>
       </c>
       <c r="V231" t="str">
-        <v>120 PSI POR SI BAJA</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W231" t="str">
         <v>64KG</v>
       </c>
       <c r="X231" t="str">
         <v>24BTU</v>
       </c>
       <c r="Y231" t="str">
         <v>R410A</v>
       </c>
       <c r="Z231" t="str">
-        <v>8.4 A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA231" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB231" t="str">
         <v>N/A</v>
       </c>
       <c r="AC231" t="str">
-        <v>17°c a 25°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD231" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B232" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C232" t="str">
-        <v>N/A</v>
+        <v>IND-MS24BLR20M</v>
       </c>
       <c r="D232" t="str">
-        <v>N/A</v>
+        <v>340E825890511C060130050</v>
       </c>
       <c r="E232" t="str">
-        <v>2EI0029</v>
+        <v>3EI0006</v>
       </c>
       <c r="F232" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G232" t="str">
-        <v>SEDE B</v>
+        <v>SEDE C</v>
       </c>
       <c r="H232" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>CONSULTORIO DE ECOGRAFIA 1</v>
       </c>
       <c r="I232" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J232" s="1">
-        <v>44806</v>
+        <v>44569</v>
       </c>
       <c r="K232" t="str">
-        <v>2023-09-01</v>
+        <v>2023-01-07</v>
       </c>
       <c r="L232" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M232" t="str">
-        <v>4500000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N232" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O232" s="1">
-        <v>44810</v>
+        <v>44571</v>
       </c>
       <c r="P232" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q232" t="str">
         <v>N/A</v>
       </c>
       <c r="R232" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S232" t="str">
         <v>220V</v>
       </c>
       <c r="T232" t="str">
-        <v>W</v>
+        <v>220</v>
       </c>
       <c r="U232" t="str">
-        <v>3600W</v>
+        <v>3450W</v>
       </c>
       <c r="V232" t="str">
-        <v xml:space="preserve">4.2 PSI </v>
+        <v>120 psi por baja</v>
       </c>
       <c r="W232" t="str">
-        <v>90KG</v>
+        <v>11.5 kg</v>
       </c>
       <c r="X232" t="str">
-        <v>36 BTU</v>
+        <v>24000Btu</v>
       </c>
       <c r="Y232" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z232" t="str">
-        <v>12.6 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA232" t="str">
-        <v>60 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB232" t="str">
         <v>N/A</v>
       </c>
       <c r="AC232" t="str">
-        <v>18°C</v>
+        <v>20°c a 32°c</v>
       </c>
       <c r="AD232" t="str">
-        <v>BUENO AIRE TIPO CASETTE</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B233" t="str">
-        <v>LG</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C233" t="str">
-        <v>N/A</v>
+        <v>AR18MVFHCWKN</v>
       </c>
       <c r="D233" t="str">
-        <v>N/A</v>
+        <v>AR18MVFHCWKN</v>
       </c>
       <c r="E233" t="str">
-        <v>2EI0028</v>
+        <v>3EI0005</v>
       </c>
       <c r="F233" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G233" t="str">
-        <v>SEDE B</v>
+        <v>SEDE C</v>
       </c>
       <c r="H233" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>ECOGRAFIA SALA DE ESPERA</v>
       </c>
       <c r="I233" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J233" t="str">
-        <v/>
+      <c r="J233" s="1">
+        <v>44719</v>
       </c>
       <c r="K233" t="str">
-        <v>2023-09-01</v>
+        <v>2023-06-06</v>
       </c>
       <c r="L233" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M233" t="str">
-        <v>450000000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N233" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O233" t="str">
-        <v/>
+      <c r="O233" s="1">
+        <v>44721</v>
       </c>
       <c r="P233" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q233" t="str">
         <v>N/A</v>
       </c>
       <c r="R233" t="str">
-        <v>LG</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S233" t="str">
         <v>220V</v>
       </c>
       <c r="T233" t="str">
         <v>W</v>
       </c>
       <c r="U233" t="str">
-        <v xml:space="preserve">3600W </v>
+        <v>5275W</v>
       </c>
       <c r="V233" t="str">
-        <v xml:space="preserve">4.2 PSI </v>
+        <v>120 PSI POR SI BAJA</v>
       </c>
       <c r="W233" t="str">
-        <v>90KG</v>
+        <v>45kg</v>
       </c>
       <c r="X233" t="str">
-        <v>36 BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y233" t="str">
         <v>R410A</v>
       </c>
       <c r="Z233" t="str">
-        <v>12.6 A</v>
+        <v>7.8 A</v>
       </c>
       <c r="AA233" t="str">
-        <v>60 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB233" t="str">
         <v>N/A</v>
       </c>
       <c r="AC233" t="str">
         <v>18°C</v>
       </c>
       <c r="AD233" t="str">
-        <v>BUENO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B234" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C234" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v>VM242C7</v>
       </c>
       <c r="D234" t="str">
-        <v>ST23091121FCE0747</v>
+        <v>USNQ242K2P0</v>
       </c>
       <c r="E234" t="str">
-        <v>5EI0002</v>
+        <v>3EI0004</v>
       </c>
       <c r="F234" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G234" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>SEDE C</v>
       </c>
       <c r="H234" t="str">
-        <v>CONSULTORIO SST</v>
+        <v>LAVADO Y PREPARACION DE MATERIAL</v>
       </c>
       <c r="I234" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J234" s="1">
-        <v>45113</v>
+        <v>45052</v>
       </c>
       <c r="K234" t="str">
-        <v>2024-07-05</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L234" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M234" t="str">
-        <v>174000000.00</v>
+        <v>2400000.00</v>
       </c>
       <c r="N234" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O234" s="1">
-        <v>45115</v>
+      <c r="O234" t="str">
+        <v/>
       </c>
       <c r="P234" t="str">
         <v>3</v>
       </c>
       <c r="Q234" t="str">
         <v>N/A</v>
       </c>
       <c r="R234" t="str">
-        <v>MABE</v>
+        <v/>
       </c>
       <c r="S234" t="str">
         <v>220V</v>
       </c>
       <c r="T234" t="str">
         <v>W</v>
       </c>
       <c r="U234" t="str">
-        <v>1.2KW</v>
+        <v>1980W</v>
       </c>
       <c r="V234" t="str">
-        <v>240-320PSI</v>
+        <v>120 PSI POR SI BAJA</v>
       </c>
       <c r="W234" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X234" t="str">
-        <v>12 BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y234" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z234" t="str">
-        <v>8.5A</v>
+        <v>8.2A</v>
       </c>
       <c r="AA234" t="str">
-        <v>60HZ</v>
+        <v>50Hz a 60Hz</v>
       </c>
       <c r="AB234" t="str">
         <v>N/A</v>
       </c>
       <c r="AC234" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD234" t="str">
-        <v>BUENO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B235" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C235" t="str">
-        <v>N/A</v>
+        <v>MMT09CABW</v>
       </c>
       <c r="D235" t="str">
-        <v>N/A</v>
+        <v>MMT09CABW</v>
       </c>
       <c r="E235" t="str">
-        <v>5EI0024</v>
+        <v>3EI0003</v>
       </c>
       <c r="F235" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G235" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>SEDE C</v>
       </c>
       <c r="H235" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>OFICINA DE LABORATORIO CLINICO</v>
       </c>
       <c r="I235" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J235" s="1">
-        <v>45052</v>
+        <v>44872</v>
       </c>
       <c r="K235" t="str">
-        <v>2024-05-05</v>
+        <v>2023-11-06</v>
       </c>
       <c r="L235" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M235" t="str">
-        <v/>
+        <v>1400000.00</v>
       </c>
       <c r="N235" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O235" s="1">
-        <v>45053</v>
+        <v>44877</v>
       </c>
       <c r="P235" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q235" t="str">
         <v>N/A</v>
       </c>
       <c r="R235" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S235" t="str">
-        <v>220V</v>
+        <v>220</v>
       </c>
       <c r="T235" t="str">
         <v>W</v>
       </c>
       <c r="U235" t="str">
-        <v xml:space="preserve">3600W </v>
+        <v>N/A</v>
       </c>
       <c r="V235" t="str">
-        <v>4.2 PSI</v>
+        <v>120 PSI POR SI BAJA</v>
       </c>
       <c r="W235" t="str">
-        <v>90 KG</v>
+        <v>7.5KG</v>
       </c>
       <c r="X235" t="str">
-        <v>36BTU</v>
+        <v>9BTU</v>
       </c>
       <c r="Y235" t="str">
         <v>R410A</v>
       </c>
       <c r="Z235" t="str">
-        <v>12.6 A</v>
+        <v>4.8V</v>
       </c>
       <c r="AA235" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB235" t="str">
         <v>N/A</v>
       </c>
       <c r="AC235" t="str">
         <v>18°C</v>
       </c>
       <c r="AD235" t="str">
-        <v>AIRE ANCLADO AL TECHO, BUENAS CONDEICIONES</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>CONGELADOR</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B236" t="str">
-        <v>VERTFROST</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C236" t="str">
-        <v>VLS300</v>
+        <v>ASCD12DBE02</v>
       </c>
       <c r="D236" t="str">
-        <v>20154933626</v>
+        <v>63229908647</v>
       </c>
       <c r="E236" t="str">
-        <v>5EI0023</v>
+        <v>3EI0002</v>
       </c>
       <c r="F236" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G236" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>SEDE C</v>
       </c>
       <c r="H236" t="str">
-        <v>VACUNACIÓN</v>
+        <v>LINEA DE FRENTE</v>
       </c>
       <c r="I236" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J236" s="1">
-        <v>42390</v>
+        <v>44322</v>
       </c>
       <c r="K236" t="str">
-        <v>2017-01-20</v>
+        <v>2022-05-05</v>
       </c>
       <c r="L236" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M236" t="str">
-        <v>1800000000.00</v>
+        <v>1200000.00</v>
       </c>
       <c r="N236" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O236" s="1">
-        <v>42389</v>
+        <v>44324</v>
       </c>
       <c r="P236" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q236" t="str">
         <v>N/A</v>
       </c>
       <c r="R236" t="str">
-        <v>VERTFROST</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S236" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T236" t="str">
-        <v>120V</v>
+        <v>220</v>
       </c>
       <c r="U236" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V236" t="str">
-        <v>N/A</v>
+        <v>120 PSI POR SI BAJA</v>
       </c>
       <c r="W236" t="str">
-        <v>N/A</v>
+        <v>9.5kg</v>
       </c>
       <c r="X236" t="str">
-        <v>138LTS</v>
+        <v>12000Btu</v>
       </c>
       <c r="Y236" t="str">
-        <v>R600A</v>
+        <v>R410A</v>
       </c>
       <c r="Z236" t="str">
-        <v>N/A</v>
+        <v>4.9A</v>
       </c>
       <c r="AA236" t="str">
-        <v>N/A</v>
+        <v>60Hz</v>
       </c>
       <c r="AB236" t="str">
         <v>N/A</v>
       </c>
       <c r="AC236" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD236" t="str">
-        <v>EQUIPO EN BUEN ESTADO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B237" t="str">
-        <v>WHIRLPOOL</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="C237" t="str">
-        <v>WVU26ERTWW</v>
+        <v>MGI24CDB2</v>
       </c>
       <c r="D237" t="str">
-        <v>JE5036687</v>
+        <v>MGI24CDB2</v>
       </c>
       <c r="E237" t="str">
-        <v>5EI0022</v>
+        <v>3EI0001</v>
       </c>
       <c r="F237" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G237" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>SEDE C</v>
       </c>
       <c r="H237" t="str">
-        <v>VACUNACIÓN</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I237" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J237" s="1">
-        <v>43987</v>
+        <v>45052</v>
       </c>
       <c r="K237" t="str">
-        <v>2021-06-04</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L237" t="str">
-        <v>INTERHOSPITALARIA SAS</v>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M237" t="str">
-        <v>17500000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N237" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O237" s="1">
-        <v>43987</v>
+        <v>45053</v>
       </c>
       <c r="P237" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q237" t="str">
         <v>N/A</v>
       </c>
       <c r="R237" t="str">
-        <v>WHIRLPOOL</v>
+        <v>GENERAL ELECTRIC</v>
       </c>
       <c r="S237" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T237" t="str">
-        <v>W</v>
+        <v>220</v>
       </c>
       <c r="U237" t="str">
-        <v>135W</v>
+        <v>1440W</v>
       </c>
       <c r="V237" t="str">
-        <v>105PSI</v>
+        <v>120 PSI POR SI BAJA</v>
       </c>
       <c r="W237" t="str">
-        <v>90KL</v>
+        <v>64KG</v>
       </c>
       <c r="X237" t="str">
-        <v>260LTS</v>
+        <v>24BTU</v>
       </c>
       <c r="Y237" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z237" t="str">
-        <v>110</v>
+        <v>8.4 A</v>
       </c>
       <c r="AA237" t="str">
-        <v>N/A</v>
+        <v>60Hz</v>
       </c>
       <c r="AB237" t="str">
         <v>N/A</v>
       </c>
       <c r="AC237" t="str">
-        <v>N/A</v>
+        <v>17°c a 25°c</v>
       </c>
       <c r="AD237" t="str">
-        <v>EQUIPO EN BUEN ESTADO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B238" t="str">
         <v>LG</v>
       </c>
       <c r="C238" t="str">
-        <v>VM0092CE</v>
+        <v>N/A</v>
       </c>
       <c r="D238" t="str">
-        <v>508HAUJH4470</v>
+        <v>N/A</v>
       </c>
       <c r="E238" t="str">
-        <v>5EI0021</v>
+        <v>2EI0029</v>
       </c>
       <c r="F238" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G238" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>SEDE B</v>
       </c>
       <c r="H238" t="str">
-        <v>VACUNACIÓN</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I238" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J238" s="1">
-        <v>45082</v>
+        <v>44806</v>
       </c>
       <c r="K238" t="str">
-        <v>2024-06-04</v>
+        <v>2023-09-01</v>
       </c>
       <c r="L238" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M238" t="str">
-        <v>174000000.00</v>
+        <v>4500000.00</v>
       </c>
       <c r="N238" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O238" s="1">
-        <v>45083</v>
+        <v>44810</v>
       </c>
       <c r="P238" t="str">
         <v>3</v>
       </c>
       <c r="Q238" t="str">
         <v>N/A</v>
       </c>
       <c r="R238" t="str">
         <v>LG</v>
       </c>
       <c r="S238" t="str">
         <v>220V</v>
       </c>
       <c r="T238" t="str">
         <v>W</v>
       </c>
       <c r="U238" t="str">
-        <v>1.2KW</v>
+        <v>3600W</v>
       </c>
       <c r="V238" t="str">
-        <v>240-320PSI</v>
+        <v xml:space="preserve">4.2 PSI </v>
       </c>
       <c r="W238" t="str">
-        <v>35KG</v>
+        <v>90KG</v>
       </c>
       <c r="X238" t="str">
-        <v>BTU</v>
+        <v>36 BTU</v>
       </c>
       <c r="Y238" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z238" t="str">
-        <v>8.5A</v>
+        <v>12.6 A</v>
       </c>
       <c r="AA238" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB238" t="str">
         <v>N/A</v>
       </c>
       <c r="AC238" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD238" t="str">
-        <v>INVERTER</v>
+        <v>BUENO AIRE TIPO CASETTE</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B239" t="str">
-        <v>KALLEY</v>
+        <v>LG</v>
       </c>
       <c r="C239" t="str">
         <v>N/A</v>
       </c>
       <c r="D239" t="str">
         <v>N/A</v>
       </c>
       <c r="E239" t="str">
-        <v>5EI0020</v>
+        <v>2EI0028</v>
       </c>
       <c r="F239" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G239" t="str">
-        <v>SEDE ESPECIALIDADES MEDICAS</v>
+        <v>SEDE B</v>
       </c>
       <c r="H239" t="str">
-        <v>CAFETERIA</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I239" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J239" s="1">
-        <v>45083</v>
+      <c r="J239" t="str">
+        <v/>
       </c>
       <c r="K239" t="str">
-        <v>2024-06-05</v>
+        <v>2023-09-01</v>
       </c>
       <c r="L239" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M239" t="str">
-        <v/>
+        <v>450000000.00</v>
       </c>
       <c r="N239" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O239" s="1">
-        <v>45084</v>
+      <c r="O239" t="str">
+        <v/>
       </c>
       <c r="P239" t="str">
         <v>3</v>
       </c>
       <c r="Q239" t="str">
         <v>N/A</v>
       </c>
       <c r="R239" t="str">
-        <v>KALLEY</v>
+        <v>LG</v>
       </c>
       <c r="S239" t="str">
         <v>220V</v>
       </c>
       <c r="T239" t="str">
-        <v>N/A</v>
+        <v>W</v>
       </c>
       <c r="U239" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">3600W </v>
       </c>
       <c r="V239" t="str">
-        <v>N/A</v>
+        <v xml:space="preserve">4.2 PSI </v>
       </c>
       <c r="W239" t="str">
-        <v>N/A</v>
+        <v>90KG</v>
       </c>
       <c r="X239" t="str">
-        <v>N/A</v>
+        <v>36 BTU</v>
       </c>
       <c r="Y239" t="str">
-        <v>N/A</v>
+        <v>R410A</v>
       </c>
       <c r="Z239" t="str">
-        <v>110</v>
+        <v>12.6 A</v>
       </c>
       <c r="AA239" t="str">
-        <v>N/A</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB239" t="str">
         <v>N/A</v>
       </c>
       <c r="AC239" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD239" t="str">
-        <v>EQUIPO CON BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B240" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C240" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D240" t="str">
-        <v>340E826010322170130309</v>
+        <v>ST23091121FCE0747</v>
       </c>
       <c r="E240" t="str">
-        <v>5EI0019</v>
+        <v>5EI0002</v>
       </c>
       <c r="F240" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G240" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H240" t="str">
-        <v>CONSULTORIO 112</v>
+        <v>CONSULTORIO SST</v>
       </c>
       <c r="I240" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J240" s="1">
-        <v>45100</v>
+        <v>45113</v>
       </c>
       <c r="K240" t="str">
-        <v>2024-06-22</v>
+        <v>2024-07-05</v>
       </c>
       <c r="L240" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M240" t="str">
-        <v>170209100000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N240" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O240" s="1">
-        <v>45081</v>
+        <v>45115</v>
       </c>
       <c r="P240" t="str">
         <v>3</v>
       </c>
       <c r="Q240" t="str">
         <v>N/A</v>
       </c>
       <c r="R240" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S240" t="str">
         <v>220V</v>
       </c>
       <c r="T240" t="str">
         <v>W</v>
       </c>
       <c r="U240" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V240" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W240" t="str">
         <v>35KG</v>
       </c>
       <c r="X240" t="str">
-        <v>12BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y240" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z240" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA240" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB240" t="str">
         <v>N/A</v>
       </c>
       <c r="AC240" t="str">
         <v>18°</v>
       </c>
       <c r="AD240" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B241" t="str">
         <v>LG</v>
       </c>
       <c r="C241" t="str">
-        <v>VM242C7</v>
+        <v>N/A</v>
       </c>
       <c r="D241" t="str">
-        <v>9EPKG003</v>
+        <v>N/A</v>
       </c>
       <c r="E241" t="str">
-        <v>5EI0018</v>
+        <v>5EI0024</v>
       </c>
       <c r="F241" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G241" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H241" t="str">
-        <v>CONSULTORIO 111</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I241" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J241" s="1">
-        <v>45084</v>
+        <v>45052</v>
       </c>
       <c r="K241" t="str">
-        <v>2024-06-06</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L241" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M241" t="str">
-        <v>290000000.00</v>
+        <v/>
       </c>
       <c r="N241" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O241" s="1">
-        <v>45085</v>
+        <v>45053</v>
       </c>
       <c r="P241" t="str">
         <v>3</v>
       </c>
       <c r="Q241" t="str">
         <v>N/A</v>
       </c>
       <c r="R241" t="str">
         <v>LG</v>
       </c>
       <c r="S241" t="str">
         <v>220V</v>
       </c>
       <c r="T241" t="str">
         <v>W</v>
       </c>
       <c r="U241" t="str">
-        <v>2.6BTU</v>
+        <v xml:space="preserve">3600W </v>
       </c>
       <c r="V241" t="str">
-        <v>240-320PSI</v>
+        <v>4.2 PSI</v>
       </c>
       <c r="W241" t="str">
-        <v>64KG</v>
+        <v>90 KG</v>
       </c>
       <c r="X241" t="str">
-        <v>24BTU</v>
+        <v>36BTU</v>
       </c>
       <c r="Y241" t="str">
         <v>R410A</v>
       </c>
       <c r="Z241" t="str">
-        <v>8.5A</v>
+        <v>12.6 A</v>
       </c>
       <c r="AA241" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB241" t="str">
         <v>N/A</v>
       </c>
       <c r="AC241" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD241" t="str">
-        <v>INVERTER</v>
+        <v>AIRE ANCLADO AL TECHO, BUENAS CONDEICIONES</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>CONGELADOR</v>
       </c>
       <c r="B242" t="str">
-        <v>INDUCOL</v>
+        <v>VERTFROST</v>
       </c>
       <c r="C242" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>VLS300</v>
       </c>
       <c r="D242" t="str">
-        <v>340E825590321100130071</v>
+        <v>20154933626</v>
       </c>
       <c r="E242" t="str">
-        <v>5EI0017</v>
+        <v>5EI0023</v>
       </c>
       <c r="F242" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G242" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H242" t="str">
-        <v>CONSULTORIO 110</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I242" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J242" s="1">
-        <v>45083</v>
+        <v>42390</v>
       </c>
       <c r="K242" t="str">
-        <v>2024-06-05</v>
+        <v>2017-01-20</v>
       </c>
       <c r="L242" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M242" t="str">
-        <v>174000000.00</v>
+        <v>1800000000.00</v>
       </c>
       <c r="N242" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O242" s="1">
-        <v>45084</v>
+        <v>42389</v>
       </c>
       <c r="P242" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q242" t="str">
         <v>N/A</v>
       </c>
       <c r="R242" t="str">
-        <v>INDUCOL</v>
+        <v>VERTFROST</v>
       </c>
       <c r="S242" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T242" t="str">
-        <v>W</v>
+        <v>120V</v>
       </c>
       <c r="U242" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V242" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W242" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X242" t="str">
-        <v>12BTU</v>
+        <v>138LTS</v>
       </c>
       <c r="Y242" t="str">
-        <v>R410A</v>
+        <v>R600A</v>
       </c>
       <c r="Z242" t="str">
-        <v>8.5</v>
+        <v>N/A</v>
       </c>
       <c r="AA242" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB242" t="str">
         <v>N/A</v>
       </c>
       <c r="AC242" t="str">
-        <v>18°</v>
+        <v>N/A</v>
       </c>
       <c r="AD242" t="str">
-        <v>BUEN ESTADO</v>
+        <v>EQUIPO EN BUEN ESTADO</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>NEVERA</v>
       </c>
       <c r="B243" t="str">
-        <v>CHALLENGER</v>
+        <v>WHIRLPOOL</v>
       </c>
       <c r="C243" t="str">
-        <v>CA12KBL2INV-2</v>
+        <v>WVU26ERTWW</v>
       </c>
       <c r="D243" t="str">
-        <v>201203-1212250123</v>
+        <v>JE5036687</v>
       </c>
       <c r="E243" t="str">
-        <v>5EI0016</v>
+        <v>5EI0022</v>
       </c>
       <c r="F243" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G243" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H243" t="str">
-        <v>CONSULTORIO 109</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I243" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J243" t="str">
-        <v/>
+      <c r="J243" s="1">
+        <v>43987</v>
       </c>
       <c r="K243" t="str">
-        <v>NaN-NaN-NaN</v>
+        <v>2021-06-04</v>
       </c>
       <c r="L243" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v>INTERHOSPITALARIA SAS</v>
       </c>
       <c r="M243" t="str">
-        <v>1450000.00</v>
+        <v>17500000000.00</v>
       </c>
       <c r="N243" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O243" s="1">
-        <v>45083</v>
+        <v>43987</v>
       </c>
       <c r="P243" t="str">
         <v>60</v>
       </c>
       <c r="Q243" t="str">
         <v>N/A</v>
       </c>
       <c r="R243" t="str">
-        <v>CHALLENGER</v>
+        <v>WHIRLPOOL</v>
       </c>
       <c r="S243" t="str">
         <v>110V</v>
       </c>
       <c r="T243" t="str">
         <v>W</v>
       </c>
       <c r="U243" t="str">
-        <v>1.2KW</v>
+        <v>135W</v>
       </c>
       <c r="V243" t="str">
-        <v>240-320PSI</v>
+        <v>105PSI</v>
       </c>
       <c r="W243" t="str">
-        <v>1.2KW</v>
+        <v>90KL</v>
       </c>
       <c r="X243" t="str">
-        <v>12BTU</v>
+        <v>260LTS</v>
       </c>
       <c r="Y243" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z243" t="str">
-        <v>8.5A</v>
+        <v>110</v>
       </c>
       <c r="AA243" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB243" t="str">
         <v>N/A</v>
       </c>
       <c r="AC243" t="str">
-        <v>18°</v>
+        <v>N/A</v>
       </c>
       <c r="AD243" t="str">
-        <v>BUEN ESTADO</v>
+        <v>EQUIPO EN BUEN ESTADO</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B244" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="C244" t="str">
-        <v>IND-MS12BLR20M</v>
+        <v>VM0092CE</v>
       </c>
       <c r="D244" t="str">
-        <v>340E826010322170130327</v>
+        <v>508HAUJH4470</v>
       </c>
       <c r="E244" t="str">
-        <v>5EI0015</v>
+        <v>5EI0021</v>
       </c>
       <c r="F244" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G244" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H244" t="str">
-        <v>CONSULTORIO 108</v>
+        <v>VACUNACIÓN</v>
       </c>
       <c r="I244" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J244" s="1">
         <v>45082</v>
       </c>
       <c r="K244" t="str">
         <v>2024-06-04</v>
       </c>
       <c r="L244" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M244" t="str">
-        <v>189000000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N244" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O244" s="1">
         <v>45083</v>
       </c>
       <c r="P244" t="str">
         <v>3</v>
       </c>
       <c r="Q244" t="str">
         <v>N/A</v>
       </c>
       <c r="R244" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="S244" t="str">
         <v>220V</v>
       </c>
       <c r="T244" t="str">
         <v>W</v>
       </c>
       <c r="U244" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V244" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W244" t="str">
         <v>35KG</v>
       </c>
       <c r="X244" t="str">
-        <v>12BTU</v>
+        <v>BTU</v>
       </c>
       <c r="Y244" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z244" t="str">
-        <v>220</v>
+        <v>8.5A</v>
       </c>
       <c r="AA244" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB244" t="str">
         <v>N/A</v>
       </c>
       <c r="AC244" t="str">
         <v>18°</v>
       </c>
       <c r="AD244" t="str">
-        <v>SE ENCUENTRA EN BUEN ESTADO</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B245" t="str">
-        <v>MABE</v>
+        <v>KALLEY</v>
       </c>
       <c r="C245" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>N/A</v>
       </c>
       <c r="D245" t="str">
         <v>N/A</v>
       </c>
       <c r="E245" t="str">
-        <v>5EI0014</v>
+        <v>5EI0020</v>
       </c>
       <c r="F245" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G245" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H245" t="str">
-        <v>CONSULTORIO 107</v>
+        <v>CAFETERIA</v>
       </c>
       <c r="I245" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J245" s="1">
-        <v>45082</v>
+        <v>45083</v>
       </c>
       <c r="K245" t="str">
-        <v>2024-06-04</v>
+        <v>2024-06-05</v>
       </c>
       <c r="L245" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M245" t="str">
-        <v>1450000.00</v>
+        <v/>
       </c>
       <c r="N245" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O245" s="1">
-        <v>45083</v>
+        <v>45084</v>
       </c>
       <c r="P245" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q245" t="str">
         <v>N/A</v>
       </c>
       <c r="R245" t="str">
-        <v>MABE</v>
+        <v>KALLEY</v>
       </c>
       <c r="S245" t="str">
         <v>220V</v>
       </c>
       <c r="T245" t="str">
-        <v>W</v>
+        <v>N/A</v>
       </c>
       <c r="U245" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V245" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W245" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X245" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y245" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z245" t="str">
-        <v>8.5A</v>
+        <v>110</v>
       </c>
       <c r="AA245" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB245" t="str">
         <v>N/A</v>
       </c>
       <c r="AC245" t="str">
-        <v>18°</v>
+        <v>N/A</v>
       </c>
       <c r="AD245" t="str">
-        <v>INVERTER</v>
+        <v>EQUIPO CON BUEN ESTADO</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B246" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C246" t="str">
-        <v>VM122C7</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D246" t="str">
-        <v>8M1G00DK</v>
+        <v>340E826010322170130309</v>
       </c>
       <c r="E246" t="str">
-        <v>5EI0013</v>
+        <v>5EI0019</v>
       </c>
       <c r="F246" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G246" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H246" t="str">
-        <v>CONSULTORIO 106</v>
+        <v>CONSULTORIO 112</v>
       </c>
       <c r="I246" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J246" s="1">
-        <v>45082</v>
+        <v>45100</v>
       </c>
       <c r="K246" t="str">
-        <v>2024-06-04</v>
+        <v>2024-06-22</v>
       </c>
       <c r="L246" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M246" t="str">
-        <v>174000000.00</v>
+        <v>170209100000.00</v>
       </c>
       <c r="N246" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O246" s="1">
-        <v>45083</v>
+        <v>45081</v>
       </c>
       <c r="P246" t="str">
         <v>3</v>
       </c>
       <c r="Q246" t="str">
         <v>N/A</v>
       </c>
       <c r="R246" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S246" t="str">
         <v>220V</v>
       </c>
       <c r="T246" t="str">
         <v>W</v>
       </c>
       <c r="U246" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V246" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W246" t="str">
         <v>35KG</v>
       </c>
       <c r="X246" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y246" t="str">
         <v>R410A</v>
       </c>
       <c r="Z246" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA246" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB246" t="str">
         <v>N/A</v>
       </c>
       <c r="AC246" t="str">
         <v>18°</v>
       </c>
       <c r="AD246" t="str">
-        <v>INVERTER</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B247" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C247" t="str">
-        <v>MMT09CABW</v>
+        <v>VM242C7</v>
       </c>
       <c r="D247" t="str">
-        <v>N/A</v>
+        <v>9EPKG003</v>
       </c>
       <c r="E247" t="str">
-        <v>5EI0012</v>
+        <v>5EI0018</v>
       </c>
       <c r="F247" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G247" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H247" t="str">
-        <v>TELECOMUNICACIONES</v>
+        <v>CONSULTORIO 111</v>
       </c>
       <c r="I247" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J247" s="1">
-        <v>45082</v>
+        <v>45084</v>
       </c>
       <c r="K247" t="str">
-        <v>2024-06-04</v>
+        <v>2024-06-06</v>
       </c>
       <c r="L247" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M247" t="str">
-        <v>1450000.00</v>
+        <v>290000000.00</v>
       </c>
       <c r="N247" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O247" s="1">
-        <v>45083</v>
+        <v>45085</v>
       </c>
       <c r="P247" t="str">
         <v>3</v>
       </c>
       <c r="Q247" t="str">
         <v>N/A</v>
       </c>
       <c r="R247" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S247" t="str">
         <v>220V</v>
       </c>
       <c r="T247" t="str">
         <v>W</v>
       </c>
       <c r="U247" t="str">
-        <v>1.2KW</v>
+        <v>2.6BTU</v>
       </c>
       <c r="V247" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W247" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X247" t="str">
-        <v>9BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y247" t="str">
         <v>R410A</v>
       </c>
       <c r="Z247" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA247" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB247" t="str">
         <v>N/A</v>
       </c>
       <c r="AC247" t="str">
         <v>18°</v>
       </c>
       <c r="AD247" t="str">
-        <v>SERIE DETERIORADA</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B248" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C248" t="str">
-        <v>VM122C7</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D248" t="str">
-        <v>8M1G00DK</v>
+        <v>340E825590321100130071</v>
       </c>
       <c r="E248" t="str">
-        <v>5EI0011</v>
+        <v>5EI0017</v>
       </c>
       <c r="F248" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G248" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H248" t="str">
-        <v>CONSULTORIO 105</v>
+        <v>CONSULTORIO 110</v>
       </c>
       <c r="I248" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J248" s="1">
-        <v>45082</v>
+        <v>45083</v>
       </c>
       <c r="K248" t="str">
-        <v>2024-06-04</v>
+        <v>2024-06-05</v>
       </c>
       <c r="L248" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M248" t="str">
-        <v>1450000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N248" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O248" s="1">
-        <v>45083</v>
+        <v>45084</v>
       </c>
       <c r="P248" t="str">
         <v>3</v>
       </c>
       <c r="Q248" t="str">
         <v>N/A</v>
       </c>
       <c r="R248" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S248" t="str">
         <v>220V</v>
       </c>
       <c r="T248" t="str">
         <v>W</v>
       </c>
       <c r="U248" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V248" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W248" t="str">
         <v>35KG</v>
       </c>
       <c r="X248" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y248" t="str">
         <v>R410A</v>
       </c>
       <c r="Z248" t="str">
-        <v>8.5A</v>
+        <v>8.5</v>
       </c>
       <c r="AA248" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB248" t="str">
         <v>N/A</v>
       </c>
       <c r="AC248" t="str">
-        <v>18°C</v>
+        <v>18°</v>
       </c>
       <c r="AD248" t="str">
-        <v>INVERTER</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B249" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="C249" t="str">
-        <v>VM122C7</v>
+        <v>CA12KBL2INV-2</v>
       </c>
       <c r="D249" t="str">
-        <v>N/A</v>
+        <v>201203-1212250123</v>
       </c>
       <c r="E249" t="str">
-        <v>5EI0010</v>
+        <v>5EI0016</v>
       </c>
       <c r="F249" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G249" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H249" t="str">
-        <v>CONSULTORIO 104</v>
+        <v>CONSULTORIO 109</v>
       </c>
       <c r="I249" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J249" t="str">
         <v/>
       </c>
       <c r="K249" t="str">
-        <v>20224-06-05</v>
+        <v>NaN-NaN-NaN</v>
       </c>
       <c r="L249" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M249" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N249" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O249" s="1">
         <v>45083</v>
       </c>
       <c r="P249" t="str">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="Q249" t="str">
         <v>N/A</v>
       </c>
       <c r="R249" t="str">
-        <v>LG</v>
+        <v>CHALLENGER</v>
       </c>
       <c r="S249" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T249" t="str">
         <v>W</v>
       </c>
       <c r="U249" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V249" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W249" t="str">
-        <v>35KG</v>
+        <v>1.2KW</v>
       </c>
       <c r="X249" t="str">
-        <v>12 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y249" t="str">
         <v>R410A</v>
       </c>
       <c r="Z249" t="str">
-        <v>220</v>
+        <v>8.5A</v>
       </c>
       <c r="AA249" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB249" t="str">
         <v>N/A</v>
       </c>
       <c r="AC249" t="str">
-        <v>18°C</v>
+        <v>18°</v>
       </c>
       <c r="AD249" t="str">
-        <v>SERIE EN DETERIORO NO SE EVIDENCIA/ AIRE INVERTER</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B250" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C250" t="str">
-        <v>IND-MS18BLR20M</v>
+        <v>IND-MS12BLR20M</v>
       </c>
       <c r="D250" t="str">
-        <v>340E82589041C080130144</v>
+        <v>340E826010322170130327</v>
       </c>
       <c r="E250" t="str">
-        <v>5EI0001</v>
+        <v>5EI0015</v>
       </c>
       <c r="F250" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G250" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H250" t="str">
-        <v>SISTEMAS</v>
+        <v>CONSULTORIO 108</v>
       </c>
       <c r="I250" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J250" s="1">
-        <v>45079</v>
+        <v>45082</v>
       </c>
       <c r="K250" t="str">
-        <v>2024-06-01</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L250" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M250" t="str">
-        <v>2200000.00</v>
+        <v>189000000.00</v>
       </c>
       <c r="N250" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O250" s="1">
         <v>45083</v>
       </c>
       <c r="P250" t="str">
         <v>3</v>
       </c>
       <c r="Q250" t="str">
         <v>N/A</v>
       </c>
       <c r="R250" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S250" t="str">
         <v>220V</v>
       </c>
       <c r="T250" t="str">
         <v>W</v>
       </c>
       <c r="U250" t="str">
-        <v>1.8KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V250" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W250" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X250" t="str">
-        <v>18 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y250" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z250" t="str">
-        <v>8.5A</v>
+        <v>220</v>
       </c>
       <c r="AA250" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB250" t="str">
         <v>N/A</v>
       </c>
       <c r="AC250" t="str">
         <v>18°</v>
       </c>
       <c r="AD250" t="str">
-        <v>BUENO</v>
+        <v>SE ENCUENTRA EN BUEN ESTADO</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B251" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C251" t="str">
-        <v>VM122C7</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="D251" t="str">
-        <v>8M1G00DJ</v>
+        <v>N/A</v>
       </c>
       <c r="E251" t="str">
-        <v>5EI0009</v>
+        <v>5EI0014</v>
       </c>
       <c r="F251" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G251" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H251" t="str">
-        <v>CONSULTORIO 103</v>
+        <v>CONSULTORIO 107</v>
       </c>
       <c r="I251" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J251" s="1">
         <v>45082</v>
       </c>
       <c r="K251" t="str">
         <v>2024-06-04</v>
       </c>
       <c r="L251" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M251" t="str">
-        <v>174000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N251" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O251" s="1">
         <v>45083</v>
       </c>
       <c r="P251" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q251" t="str">
         <v>N/A</v>
       </c>
       <c r="R251" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S251" t="str">
         <v>220V</v>
       </c>
       <c r="T251" t="str">
         <v>W</v>
       </c>
       <c r="U251" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V251" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W251" t="str">
         <v>35KG</v>
       </c>
       <c r="X251" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y251" t="str">
         <v>R410A</v>
       </c>
       <c r="Z251" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA251" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB251" t="str">
         <v>N/A</v>
       </c>
       <c r="AC251" t="str">
         <v>18°</v>
       </c>
       <c r="AD251" t="str">
         <v>INVERTER</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B252" t="str">
         <v>LG</v>
       </c>
       <c r="C252" t="str">
         <v>VM122C7</v>
       </c>
       <c r="D252" t="str">
-        <v>8M1G00DJ3</v>
+        <v>8M1G00DK</v>
       </c>
       <c r="E252" t="str">
-        <v>5EI0008</v>
+        <v>5EI0013</v>
       </c>
       <c r="F252" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G252" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H252" t="str">
-        <v>CONSULTORIO 102</v>
+        <v>CONSULTORIO 106</v>
       </c>
       <c r="I252" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J252" s="1">
         <v>45082</v>
       </c>
       <c r="K252" t="str">
         <v>2024-06-04</v>
       </c>
       <c r="L252" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M252" t="str">
-        <v>1740000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N252" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O252" s="1">
         <v>45083</v>
       </c>
       <c r="P252" t="str">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="Q252" t="str">
         <v>N/A</v>
       </c>
       <c r="R252" t="str">
         <v>LG</v>
       </c>
       <c r="S252" t="str">
         <v>220V</v>
       </c>
       <c r="T252" t="str">
         <v>W</v>
       </c>
       <c r="U252" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V252" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W252" t="str">
         <v>35KG</v>
       </c>
       <c r="X252" t="str">
         <v>12BTU</v>
       </c>
@@ -23608,4737 +23608,5289 @@
       </c>
       <c r="Z252" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA252" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB252" t="str">
         <v>N/A</v>
       </c>
       <c r="AC252" t="str">
         <v>18°</v>
       </c>
       <c r="AD252" t="str">
         <v>INVERTER</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B253" t="str">
         <v>MABE</v>
       </c>
       <c r="C253" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v>MMT09CABW</v>
       </c>
       <c r="D253" t="str">
-        <v>ST23091121FCE0712</v>
+        <v>N/A</v>
       </c>
       <c r="E253" t="str">
-        <v>5EI0007</v>
+        <v>5EI0012</v>
       </c>
       <c r="F253" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G253" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H253" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>TELECOMUNICACIONES</v>
       </c>
       <c r="I253" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J253" s="1">
         <v>45082</v>
       </c>
       <c r="K253" t="str">
         <v>2024-06-04</v>
       </c>
       <c r="L253" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M253" t="str">
-        <v>1400000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N253" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O253" s="1">
         <v>45083</v>
       </c>
       <c r="P253" t="str">
         <v>3</v>
       </c>
       <c r="Q253" t="str">
         <v>N/A</v>
       </c>
       <c r="R253" t="str">
         <v>MABE</v>
       </c>
       <c r="S253" t="str">
         <v>220V</v>
       </c>
       <c r="T253" t="str">
         <v>W</v>
       </c>
       <c r="U253" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V253" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W253" t="str">
         <v>35KG</v>
       </c>
       <c r="X253" t="str">
-        <v>12BTU</v>
+        <v>9BTU</v>
       </c>
       <c r="Y253" t="str">
         <v>R410A</v>
       </c>
       <c r="Z253" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA253" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB253" t="str">
         <v>N/A</v>
       </c>
       <c r="AC253" t="str">
         <v>18°</v>
       </c>
       <c r="AD253" t="str">
-        <v>BUEN ESTADO</v>
+        <v>SERIE DETERIORADA</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B254" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C254" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v>VM122C7</v>
       </c>
       <c r="D254" t="str">
-        <v>0011519133B</v>
+        <v>8M1G00DK</v>
       </c>
       <c r="E254" t="str">
-        <v>5EI0006</v>
+        <v>5EI0011</v>
       </c>
       <c r="F254" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G254" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H254" t="str">
-        <v>BODEGA</v>
+        <v>CONSULTORIO 105</v>
       </c>
       <c r="I254" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J254" s="1">
         <v>45082</v>
       </c>
       <c r="K254" t="str">
         <v>2024-06-04</v>
       </c>
       <c r="L254" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M254" t="str">
         <v>1450000.00</v>
       </c>
       <c r="N254" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O254" s="1">
-        <v>45085</v>
+        <v>45083</v>
       </c>
       <c r="P254" t="str">
         <v>3</v>
       </c>
       <c r="Q254" t="str">
         <v>N/A</v>
       </c>
       <c r="R254" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S254" t="str">
         <v>220V</v>
       </c>
       <c r="T254" t="str">
         <v>W</v>
       </c>
       <c r="U254" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V254" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W254" t="str">
         <v>35KG</v>
       </c>
       <c r="X254" t="str">
-        <v>12 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y254" t="str">
         <v>R410A</v>
       </c>
       <c r="Z254" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA254" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB254" t="str">
         <v>N/A</v>
       </c>
       <c r="AC254" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD254" t="str">
-        <v>BUENO</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B255" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C255" t="str">
-        <v>MMT24CDBWCCC8</v>
+        <v>VM122C7</v>
       </c>
       <c r="D255" t="str">
-        <v>0011519133D</v>
+        <v>N/A</v>
       </c>
       <c r="E255" t="str">
-        <v>5EI0005</v>
+        <v>5EI0010</v>
       </c>
       <c r="F255" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G255" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H255" t="str">
-        <v>ADMINISTRATIVA</v>
+        <v>CONSULTORIO 104</v>
       </c>
       <c r="I255" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J255" s="1">
-        <v>45052</v>
+      <c r="J255" t="str">
+        <v/>
       </c>
       <c r="K255" t="str">
-        <v>2024-05-05</v>
+        <v>20224-06-05</v>
       </c>
       <c r="L255" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M255" t="str">
-        <v>2900000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N255" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O255" s="1">
-        <v>45054</v>
+        <v>45083</v>
       </c>
       <c r="P255" t="str">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="Q255" t="str">
         <v>N/A</v>
       </c>
       <c r="R255" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S255" t="str">
         <v>220V</v>
       </c>
       <c r="T255" t="str">
         <v>W</v>
       </c>
       <c r="U255" t="str">
-        <v>2.6 KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V255" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W255" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X255" t="str">
-        <v>24 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y255" t="str">
         <v>R410A</v>
       </c>
       <c r="Z255" t="str">
-        <v>8.5A</v>
+        <v>220</v>
       </c>
       <c r="AA255" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB255" t="str">
         <v>N/A</v>
       </c>
       <c r="AC255" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD255" t="str">
-        <v>BUENO</v>
+        <v>SERIE EN DETERIORO NO SE EVIDENCIA/ AIRE INVERTER</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B256" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C256" t="str">
-        <v>MMT18CDBWCCC8</v>
+        <v>IND-MS18BLR20M</v>
       </c>
       <c r="D256" t="str">
-        <v>0011519133C</v>
+        <v>340E82589041C080130144</v>
       </c>
       <c r="E256" t="str">
-        <v>5EI0004</v>
+        <v>5EI0001</v>
       </c>
       <c r="F256" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G256" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H256" t="str">
-        <v>ADMINISTRATIVA</v>
+        <v>SISTEMAS</v>
       </c>
       <c r="I256" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J256" s="1">
-        <v>45052</v>
+        <v>45079</v>
       </c>
       <c r="K256" t="str">
-        <v>2024-05-05</v>
+        <v>2024-06-01</v>
       </c>
       <c r="L256" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M256" t="str">
         <v>2200000.00</v>
       </c>
       <c r="N256" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O256" s="1">
-        <v>45054</v>
+        <v>45083</v>
       </c>
       <c r="P256" t="str">
         <v>3</v>
       </c>
       <c r="Q256" t="str">
         <v>N/A</v>
       </c>
       <c r="R256" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S256" t="str">
         <v>220V</v>
       </c>
       <c r="T256" t="str">
         <v>W</v>
       </c>
       <c r="U256" t="str">
-        <v>1720W</v>
+        <v>1.8KW</v>
       </c>
       <c r="V256" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W256" t="str">
         <v>45KG</v>
       </c>
       <c r="X256" t="str">
         <v>18 BTU</v>
       </c>
       <c r="Y256" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z256" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA256" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB256" t="str">
         <v>N/A</v>
       </c>
       <c r="AC256" t="str">
-        <v>18</v>
+        <v>18°</v>
       </c>
       <c r="AD256" t="str">
         <v>BUENO</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B257" t="str">
-        <v>KALLEY</v>
+        <v>LG</v>
       </c>
       <c r="C257" t="str">
-        <v>K-DAG2</v>
+        <v>VM122C7</v>
       </c>
       <c r="D257" t="str">
-        <v>N/A</v>
+        <v>8M1G00DJ</v>
       </c>
       <c r="E257" t="str">
-        <v>5EI0003</v>
+        <v>5EI0009</v>
       </c>
       <c r="F257" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G257" t="str">
         <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H257" t="str">
-        <v>CAFETERIA</v>
+        <v>CONSULTORIO 103</v>
       </c>
       <c r="I257" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J257" t="str">
-        <v/>
+      <c r="J257" s="1">
+        <v>45082</v>
       </c>
       <c r="K257" t="str">
-        <v>1970-12-31 0:0:0</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L257" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M257" t="str">
-        <v>390000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N257" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O257" t="str">
-        <v/>
+      <c r="O257" s="1">
+        <v>45083</v>
       </c>
       <c r="P257" t="str">
-        <v>60 MESES</v>
+        <v>3</v>
       </c>
       <c r="Q257" t="str">
         <v>N/A</v>
       </c>
       <c r="R257" t="str">
-        <v>KALLEY</v>
+        <v>LG</v>
       </c>
       <c r="S257" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T257" t="str">
         <v>W</v>
       </c>
       <c r="U257" t="str">
-        <v>CALIENTE 430W - FRIO 75W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V257" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W257" t="str">
-        <v>N/A</v>
+        <v>35KG</v>
       </c>
       <c r="X257" t="str">
-        <v>DE ENFRIAMIENTO 10°C-2L/H - DE CALENTAMIENTO 90°C-5L/H</v>
+        <v>12BTU</v>
       </c>
       <c r="Y257" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z257" t="str">
-        <v>DE REFRIGERACIÓN 0.85A DE CALENTAMIENTO 3.6A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA257" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB257" t="str">
-        <v>&lt;90%</v>
+        <v>N/A</v>
       </c>
       <c r="AC257" t="str">
-        <v>N/A</v>
+        <v>18°</v>
       </c>
       <c r="AD257" t="str">
-        <v>EL SERIAL ESTA DETERIORADO Y NO SE OBSERVA LA IDENTIFICACION</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>LAVADORA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B258" t="str">
-        <v>HACEB</v>
+        <v>LG</v>
       </c>
       <c r="C258" t="str">
-        <v>N/A</v>
+        <v>VM122C7</v>
       </c>
       <c r="D258" t="str">
-        <v>N/A</v>
+        <v>8M1G00DJ3</v>
       </c>
       <c r="E258" t="str">
-        <v>2EI0027</v>
+        <v>5EI0008</v>
       </c>
       <c r="F258" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G258" t="str">
-        <v>SEDE B</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H258" t="str">
-        <v>SERVICIOS GENERALES</v>
+        <v>CONSULTORIO 102</v>
       </c>
       <c r="I258" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J258" s="1">
-        <v>44683</v>
+        <v>45082</v>
       </c>
       <c r="K258" t="str">
-        <v>2023-05-01</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L258" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M258" t="str">
-        <v>130000000.00</v>
+        <v>1740000.00</v>
       </c>
       <c r="N258" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O258" s="1">
-        <v>44684</v>
+        <v>45083</v>
       </c>
       <c r="P258" t="str">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="Q258" t="str">
         <v>N/A</v>
       </c>
       <c r="R258" t="str">
-        <v>HACEB</v>
+        <v>LG</v>
       </c>
       <c r="S258" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T258" t="str">
         <v>W</v>
       </c>
       <c r="U258" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V258" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W258" t="str">
-        <v>N/A</v>
+        <v>35KG</v>
       </c>
       <c r="X258" t="str">
-        <v>8.5KL</v>
+        <v>12BTU</v>
       </c>
       <c r="Y258" t="str">
-        <v>N/A</v>
+        <v>R410A</v>
       </c>
       <c r="Z258" t="str">
-        <v>N/A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA258" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB258" t="str">
         <v>N/A</v>
       </c>
       <c r="AC258" t="str">
-        <v>N/A</v>
+        <v>18°</v>
       </c>
       <c r="AD258" t="str">
-        <v>BUENO</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>NEVERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B259" t="str">
-        <v>HACEB</v>
+        <v>MABE</v>
       </c>
       <c r="C259" t="str">
-        <v>N/A</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D259" t="str">
-        <v>N/A</v>
+        <v>ST23091121FCE0712</v>
       </c>
       <c r="E259" t="str">
-        <v>2EI0026</v>
+        <v>5EI0007</v>
       </c>
       <c r="F259" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G259" t="str">
-        <v>SEDE B</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H259" t="str">
-        <v>FARMACIA CONTRIBUTIVO 15</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I259" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J259" s="1">
-        <v>44747</v>
+        <v>45082</v>
       </c>
       <c r="K259" t="str">
-        <v>2023-07-04</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L259" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M259" t="str">
-        <v>1750000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N259" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O259" s="1">
-        <v>45112</v>
+        <v>45083</v>
       </c>
       <c r="P259" t="str">
         <v>3</v>
       </c>
       <c r="Q259" t="str">
         <v>N/A</v>
       </c>
       <c r="R259" t="str">
-        <v>HACEB</v>
+        <v>MABE</v>
       </c>
       <c r="S259" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T259" t="str">
         <v>W</v>
       </c>
       <c r="U259" t="str">
-        <v>135W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V259" t="str">
-        <v>105PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W259" t="str">
-        <v>90KG</v>
+        <v>35KG</v>
       </c>
       <c r="X259" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y259" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z259" t="str">
-        <v>110</v>
+        <v>8.5A</v>
       </c>
       <c r="AA259" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB259" t="str">
         <v>N/A</v>
       </c>
       <c r="AC259" t="str">
-        <v>N/A</v>
+        <v>18°</v>
       </c>
       <c r="AD259" t="str">
-        <v>NO SE PUDO IDENTIFICAR EL SERIAL PORQUE NO SE PUEDE MOVER (MEDICAMENTOS)</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>AIRE ACONDICIONADO TIPO CASETTE</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B260" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C260" t="str">
-        <v>N/A</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D260" t="str">
-        <v>N/A</v>
+        <v>0011519133B</v>
       </c>
       <c r="E260" t="str">
-        <v>2EI0025</v>
+        <v>5EI0006</v>
       </c>
       <c r="F260" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G260" t="str">
-        <v>SEDE B</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H260" t="str">
-        <v>FARMACIA CONTRIBUTIVO 15</v>
+        <v>BODEGA</v>
       </c>
       <c r="I260" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J260" s="1">
         <v>45082</v>
       </c>
       <c r="K260" t="str">
         <v>2024-06-04</v>
       </c>
       <c r="L260" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M260" t="str">
-        <v>4500000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N260" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O260" s="1">
         <v>45085</v>
       </c>
       <c r="P260" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q260" t="str">
         <v>N/A</v>
       </c>
       <c r="R260" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S260" t="str">
         <v>220V</v>
       </c>
       <c r="T260" t="str">
         <v>W</v>
       </c>
       <c r="U260" t="str">
-        <v xml:space="preserve">3600W </v>
+        <v>1.2KW</v>
       </c>
       <c r="V260" t="str">
-        <v>4.2 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W260" t="str">
-        <v xml:space="preserve">28 KG </v>
+        <v>35KG</v>
       </c>
       <c r="X260" t="str">
-        <v>36 BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y260" t="str">
         <v>R410A</v>
       </c>
       <c r="Z260" t="str">
-        <v>12.6 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA260" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB260" t="str">
         <v>N/A</v>
       </c>
       <c r="AC260" t="str">
-        <v>18°C</v>
+        <v>18°</v>
       </c>
       <c r="AD260" t="str">
-        <v>AIRE ANCLADO AL PECHO EN BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B261" t="str">
         <v>MABE</v>
       </c>
       <c r="C261" t="str">
-        <v>MMI18CDBWCCCHII8</v>
+        <v>MMT24CDBWCCC8</v>
       </c>
       <c r="D261" t="str">
-        <v>ST19060449GCG0119</v>
+        <v>0011519133D</v>
       </c>
       <c r="E261" t="str">
-        <v>2EI0024</v>
+        <v>5EI0005</v>
       </c>
       <c r="F261" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G261" t="str">
-        <v>SEDE B</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H261" t="str">
-        <v>ODONTOLOGIA</v>
+        <v>ADMINISTRATIVA</v>
       </c>
       <c r="I261" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J261" s="1">
-        <v>44717</v>
+        <v>45052</v>
       </c>
       <c r="K261" t="str">
-        <v>2023-06-04</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L261" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M261" t="str">
-        <v>220000000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N261" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O261" s="1">
-        <v>44720</v>
+        <v>45054</v>
       </c>
       <c r="P261" t="str">
         <v>3</v>
       </c>
       <c r="Q261" t="str">
         <v>N/A</v>
       </c>
       <c r="R261" t="str">
         <v>MABE</v>
       </c>
       <c r="S261" t="str">
         <v>220V</v>
       </c>
       <c r="T261" t="str">
         <v>W</v>
       </c>
       <c r="U261" t="str">
-        <v>1.8KW</v>
+        <v>2.6 KW</v>
       </c>
       <c r="V261" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W261" t="str">
-        <v>45KG</v>
+        <v>64KG</v>
       </c>
       <c r="X261" t="str">
-        <v>18BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y261" t="str">
         <v>R410A</v>
       </c>
       <c r="Z261" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA261" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB261" t="str">
         <v>N/A</v>
       </c>
       <c r="AC261" t="str">
-        <v>18°C</v>
+        <v>18°</v>
       </c>
       <c r="AD261" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B262" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C262" t="str">
-        <v>INDMS12BLI20</v>
+        <v>MMT18CDBWCCC8</v>
       </c>
       <c r="D262" t="str">
-        <v>3G12990000102</v>
+        <v>0011519133C</v>
       </c>
       <c r="E262" t="str">
-        <v>2EI0023</v>
+        <v>5EI0004</v>
       </c>
       <c r="F262" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G262" t="str">
-        <v>SEDE B</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H262" t="str">
-        <v>CONSULTORIO 208</v>
+        <v>ADMINISTRATIVA</v>
       </c>
       <c r="I262" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J262" s="1">
-        <v>45082</v>
+        <v>45052</v>
       </c>
       <c r="K262" t="str">
-        <v>2024-06-04</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L262" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M262" t="str">
-        <v>1400000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N262" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O262" s="1">
-        <v>45085</v>
+        <v>45054</v>
       </c>
       <c r="P262" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q262" t="str">
         <v>N/A</v>
       </c>
       <c r="R262" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S262" t="str">
         <v>220V</v>
       </c>
       <c r="T262" t="str">
         <v>W</v>
       </c>
       <c r="U262" t="str">
-        <v>1.2KW</v>
+        <v>1720W</v>
       </c>
       <c r="V262" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W262" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X262" t="str">
-        <v>12BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y262" t="str">
         <v>R410A</v>
       </c>
       <c r="Z262" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA262" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB262" t="str">
         <v>N/A</v>
       </c>
       <c r="AC262" t="str">
-        <v>18°C</v>
+        <v>18</v>
       </c>
       <c r="AD262" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B263" t="str">
-        <v>INDUCOL</v>
+        <v>KALLEY</v>
       </c>
       <c r="C263" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>K-DAG2</v>
       </c>
       <c r="D263" t="str">
         <v>N/A</v>
       </c>
       <c r="E263" t="str">
-        <v>2EI0022</v>
+        <v>5EI0003</v>
       </c>
       <c r="F263" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G263" t="str">
-        <v>SEDE B</v>
+        <v>SEDE ESPECIALIDADES MEDICAS</v>
       </c>
       <c r="H263" t="str">
-        <v>PYM Y CRONICOS</v>
+        <v>CAFETERIA</v>
       </c>
       <c r="I263" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J263" s="1">
-        <v>45145</v>
+      <c r="J263" t="str">
+        <v/>
       </c>
       <c r="K263" t="str">
-        <v>2024-08-06</v>
+        <v>1970-12-31 0:0:0</v>
       </c>
       <c r="L263" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M263" t="str">
-        <v>174000000.00</v>
+        <v>390000.00</v>
       </c>
       <c r="N263" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O263" s="1">
-        <v>45147</v>
+      <c r="O263" t="str">
+        <v/>
       </c>
       <c r="P263" t="str">
-        <v>3</v>
+        <v>60 MESES</v>
       </c>
       <c r="Q263" t="str">
         <v>N/A</v>
       </c>
       <c r="R263" t="str">
-        <v>INDUCOL</v>
+        <v>KALLEY</v>
       </c>
       <c r="S263" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T263" t="str">
         <v>W</v>
       </c>
       <c r="U263" t="str">
-        <v>1.2KW</v>
+        <v>CALIENTE 430W - FRIO 75W</v>
       </c>
       <c r="V263" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W263" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X263" t="str">
-        <v>12BTU</v>
+        <v>DE ENFRIAMIENTO 10°C-2L/H - DE CALENTAMIENTO 90°C-5L/H</v>
       </c>
       <c r="Y263" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z263" t="str">
-        <v>8.5A</v>
+        <v>DE REFRIGERACIÓN 0.85A DE CALENTAMIENTO 3.6A</v>
       </c>
       <c r="AA263" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB263" t="str">
-        <v>N/A</v>
+        <v>&lt;90%</v>
       </c>
       <c r="AC263" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD263" t="str">
-        <v>SERIE DETERIORADA</v>
+        <v>EL SERIAL ESTA DETERIORADO Y NO SE OBSERVA LA IDENTIFICACION</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>LAVADORA</v>
       </c>
       <c r="B264" t="str">
-        <v>INDUCOL</v>
+        <v>HACEB</v>
       </c>
       <c r="C264" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>N/A</v>
       </c>
       <c r="D264" t="str">
-        <v>3G12990000166</v>
+        <v>N/A</v>
       </c>
       <c r="E264" t="str">
-        <v>2EI0021</v>
+        <v>2EI0027</v>
       </c>
       <c r="F264" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G264" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H264" t="str">
-        <v>CONSULTORIO 201</v>
+        <v>SERVICIOS GENERALES</v>
       </c>
       <c r="I264" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J264" s="1">
-        <v>45052</v>
+        <v>44683</v>
       </c>
       <c r="K264" t="str">
-        <v>2024-05-05</v>
+        <v>2023-05-01</v>
       </c>
       <c r="L264" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M264" t="str">
-        <v>1400000.00</v>
+        <v>130000000.00</v>
       </c>
       <c r="N264" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O264" s="1">
-        <v>45054</v>
+        <v>44684</v>
       </c>
       <c r="P264" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q264" t="str">
         <v>N/A</v>
       </c>
       <c r="R264" t="str">
-        <v>INDUCOL</v>
+        <v>HACEB</v>
       </c>
       <c r="S264" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T264" t="str">
         <v>W</v>
       </c>
       <c r="U264" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V264" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W264" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X264" t="str">
-        <v>18BTU</v>
+        <v>8.5KL</v>
       </c>
       <c r="Y264" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z264" t="str">
-        <v>8.5A</v>
+        <v>N/A</v>
       </c>
       <c r="AA264" t="str">
-        <v>60HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AB264" t="str">
         <v>N/A</v>
       </c>
       <c r="AC264" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD264" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>NEVERA</v>
       </c>
       <c r="B265" t="str">
-        <v>KALLEY</v>
+        <v>HACEB</v>
       </c>
       <c r="C265" t="str">
-        <v>K-WD15C</v>
+        <v>N/A</v>
       </c>
       <c r="D265" t="str">
-        <v>K-WD15C</v>
+        <v>N/A</v>
       </c>
       <c r="E265" t="str">
-        <v>2EI0020</v>
+        <v>2EI0026</v>
       </c>
       <c r="F265" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G265" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H265" t="str">
-        <v>AREA PYM</v>
+        <v>FARMACIA CONTRIBUTIVO 15</v>
       </c>
       <c r="I265" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J265" s="1">
-        <v>45448</v>
+        <v>44747</v>
       </c>
       <c r="K265" t="str">
-        <v>2025-06-04</v>
+        <v>2023-07-04</v>
       </c>
       <c r="L265" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M265" t="str">
-        <v>350000.00</v>
+        <v>1750000.00</v>
       </c>
       <c r="N265" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O265" s="1">
-        <v>45814</v>
+        <v>45112</v>
       </c>
       <c r="P265" t="str">
         <v>3</v>
       </c>
       <c r="Q265" t="str">
         <v>N/A</v>
       </c>
       <c r="R265" t="str">
-        <v>KALLEY</v>
+        <v>HACEB</v>
       </c>
       <c r="S265" t="str">
         <v>110V</v>
       </c>
       <c r="T265" t="str">
         <v>W</v>
       </c>
       <c r="U265" t="str">
-        <v>N/A</v>
+        <v>135W</v>
       </c>
       <c r="V265" t="str">
-        <v>N/A</v>
+        <v>105PSI</v>
       </c>
       <c r="W265" t="str">
-        <v>N/A</v>
+        <v>90KG</v>
       </c>
       <c r="X265" t="str">
         <v>N/A</v>
       </c>
       <c r="Y265" t="str">
-        <v>N/A</v>
+        <v>R134A</v>
       </c>
       <c r="Z265" t="str">
-        <v>N/A</v>
+        <v>110</v>
       </c>
       <c r="AA265" t="str">
         <v>N/A</v>
       </c>
       <c r="AB265" t="str">
         <v>N/A</v>
       </c>
       <c r="AC265" t="str">
         <v>N/A</v>
       </c>
       <c r="AD265" t="str">
-        <v>BUEN ESTADO</v>
+        <v>NO SE PUDO IDENTIFICAR EL SERIAL PORQUE NO SE PUEDE MOVER (MEDICAMENTOS)</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>AIRE ACONDICIONADO TIPO CASETTE</v>
       </c>
       <c r="B266" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="C266" t="str">
-        <v>NID-MS12BLI20</v>
+        <v>N/A</v>
       </c>
       <c r="D266" t="str">
-        <v>3G12990000050</v>
+        <v>N/A</v>
       </c>
       <c r="E266" t="str">
-        <v>2EI0019</v>
+        <v>2EI0025</v>
       </c>
       <c r="F266" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G266" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H266" t="str">
-        <v>SUBGERENCIA ASISTENCIAL</v>
+        <v>FARMACIA CONTRIBUTIVO 15</v>
       </c>
       <c r="I266" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J266" s="1">
-        <v>45052</v>
+        <v>45082</v>
       </c>
       <c r="K266" t="str">
-        <v>2024-05-05</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L266" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M266" t="str">
-        <v>1450000.00</v>
+        <v>4500000.00</v>
       </c>
       <c r="N266" t="str">
-        <v>N/A</v>
-[...2 lines deleted...]
-        <v/>
+        <v>FACTURA</v>
+      </c>
+      <c r="O266" s="1">
+        <v>45085</v>
       </c>
       <c r="P266" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q266" t="str">
         <v>N/A</v>
       </c>
       <c r="R266" t="str">
-        <v>INDUCOL</v>
+        <v>LG</v>
       </c>
       <c r="S266" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T266" t="str">
         <v>W</v>
       </c>
       <c r="U266" t="str">
-        <v>1.2KW</v>
+        <v xml:space="preserve">3600W </v>
       </c>
       <c r="V266" t="str">
-        <v>240-320PSI</v>
+        <v>4.2 PSI</v>
       </c>
       <c r="W266" t="str">
-        <v>35KG</v>
+        <v xml:space="preserve">28 KG </v>
       </c>
       <c r="X266" t="str">
-        <v>12BTU</v>
+        <v>36 BTU</v>
       </c>
       <c r="Y266" t="str">
         <v>R410A</v>
       </c>
       <c r="Z266" t="str">
-        <v>8.5A</v>
+        <v>12.6 A</v>
       </c>
       <c r="AA266" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB266" t="str">
         <v>N/A</v>
       </c>
       <c r="AC266" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD266" t="str">
-        <v>SUBGERENCIA ASISTENCIAL/BUEN ESTADO</v>
+        <v>AIRE ANCLADO AL PECHO EN BUEN ESTADO</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B267" t="str">
         <v>MABE</v>
       </c>
       <c r="C267" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>MMI18CDBWCCCHII8</v>
       </c>
       <c r="D267" t="str">
-        <v>ST2587G5</v>
+        <v>ST19060449GCG0119</v>
       </c>
       <c r="E267" t="str">
-        <v>2EI0017</v>
+        <v>2EI0024</v>
       </c>
       <c r="F267" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G267" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H267" t="str">
-        <v>FARMACIA CONTRIBUTIVO 15</v>
+        <v>ODONTOLOGIA</v>
       </c>
       <c r="I267" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J267" s="1">
-        <v>45445</v>
+        <v>44717</v>
       </c>
       <c r="K267" t="str">
-        <v>2025-06-01</v>
+        <v>2023-06-04</v>
       </c>
       <c r="L267" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M267" t="str">
-        <v>1400000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N267" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O267" s="1">
-        <v>45451</v>
+        <v>44720</v>
       </c>
       <c r="P267" t="str">
         <v>3</v>
       </c>
       <c r="Q267" t="str">
         <v>N/A</v>
       </c>
       <c r="R267" t="str">
         <v>MABE</v>
       </c>
       <c r="S267" t="str">
         <v>220V</v>
       </c>
       <c r="T267" t="str">
         <v>W</v>
       </c>
       <c r="U267" t="str">
+        <v>1.8KW</v>
+      </c>
+      <c r="V267" t="str">
         <v>240-320PSI</v>
       </c>
-      <c r="V267" t="str">
-[...1 lines deleted...]
-      </c>
       <c r="W267" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X267" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y267" t="str">
         <v>R410A</v>
       </c>
       <c r="Z267" t="str">
-        <v>5.8A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA267" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB267" t="str">
         <v>N/A</v>
       </c>
       <c r="AC267" t="str">
         <v>18°C</v>
       </c>
       <c r="AD267" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B268" t="str">
-        <v>KALLEY</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C268" t="str">
-        <v>K-WD15C</v>
+        <v>INDMS12BLI20</v>
       </c>
       <c r="D268" t="str">
-        <v>15C2002819</v>
+        <v>3G12990000102</v>
       </c>
       <c r="E268" t="str">
-        <v>2EI0016</v>
+        <v>2EI0023</v>
       </c>
       <c r="F268" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G268" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H268" t="str">
-        <v>CAFETERIA</v>
+        <v>CONSULTORIO 208</v>
       </c>
       <c r="I268" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J268" s="1">
-        <v>45052</v>
+        <v>45082</v>
       </c>
       <c r="K268" t="str">
-        <v>2024-05-05</v>
+        <v>2024-06-04</v>
       </c>
       <c r="L268" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M268" t="str">
-        <v>350000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N268" t="str">
         <v>N/A</v>
       </c>
-      <c r="O268" t="str">
-        <v/>
+      <c r="O268" s="1">
+        <v>45085</v>
       </c>
       <c r="P268" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q268" t="str">
         <v>N/A</v>
       </c>
       <c r="R268" t="str">
-        <v>KALLEY</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S268" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T268" t="str">
-        <v>110</v>
+        <v>W</v>
       </c>
       <c r="U268" t="str">
-        <v>550W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V268" t="str">
-        <v>0.1 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W268" t="str">
         <v>35KG</v>
       </c>
       <c r="X268" t="str">
-        <v>N/A</v>
+        <v>12BTU</v>
       </c>
       <c r="Y268" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z268" t="str">
-        <v>1.0 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA268" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB268" t="str">
         <v>N/A</v>
       </c>
       <c r="AC268" t="str">
-        <v>-10°c</v>
+        <v>18°C</v>
       </c>
       <c r="AD268" t="str">
-        <v>BUENO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B269" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C269" t="str">
-        <v>MABE-2222</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D269" t="str">
-        <v>MAB202222</v>
+        <v>N/A</v>
       </c>
       <c r="E269" t="str">
-        <v>2EI0013</v>
+        <v>2EI0022</v>
       </c>
       <c r="F269" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G269" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H269" t="str">
-        <v>TELECOMUNICACIONES</v>
+        <v>PYM Y CRONICOS</v>
       </c>
       <c r="I269" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J269" t="str">
-        <v/>
+      <c r="J269" s="1">
+        <v>45145</v>
       </c>
       <c r="K269" t="str">
-        <v>2020-12-22 0:0:0</v>
+        <v>2024-08-06</v>
       </c>
       <c r="L269" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M269" t="str">
-        <v>1400000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N269" t="str">
-        <v>N/A</v>
-[...2 lines deleted...]
-        <v/>
+        <v>FACTURA</v>
+      </c>
+      <c r="O269" s="1">
+        <v>45147</v>
       </c>
       <c r="P269" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q269" t="str">
         <v>N/A</v>
       </c>
       <c r="R269" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S269" t="str">
         <v>220V</v>
       </c>
       <c r="T269" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U269" t="str">
-        <v>1100W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V269" t="str">
-        <v>120 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W269" t="str">
-        <v>35kg</v>
+        <v>35KG</v>
       </c>
       <c r="X269" t="str">
-        <v>9BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y269" t="str">
         <v>R410A</v>
       </c>
       <c r="Z269" t="str">
-        <v>8.5 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA269" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB269" t="str">
         <v>N/A</v>
       </c>
       <c r="AC269" t="str">
         <v>18°C</v>
       </c>
       <c r="AD269" t="str">
-        <v>BUEN ESTADO / NO SE EVIDENCIA SERIAL POR DETERIORO</v>
+        <v>SERIE DETERIORADA</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B270" t="str">
-        <v>MIDEA</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C270" t="str">
-        <v>MSAFD-24CRN1-NC0W</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D270" t="str">
-        <v>54122000B3345200850447</v>
+        <v>3G12990000166</v>
       </c>
       <c r="E270" t="str">
-        <v>2EI0012</v>
+        <v>2EI0021</v>
       </c>
       <c r="F270" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G270" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H270" t="str">
-        <v>LINEA DE FRENTE SEGUNDO PISO</v>
+        <v>CONSULTORIO 201</v>
       </c>
       <c r="I270" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J270" s="1">
-        <v>45480</v>
+        <v>45052</v>
       </c>
       <c r="K270" t="str">
-        <v>2025-07-06</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L270" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M270" t="str">
-        <v>1900000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N270" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O270" s="1">
-        <v>45483</v>
+        <v>45054</v>
       </c>
       <c r="P270" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q270" t="str">
         <v>N/A</v>
       </c>
       <c r="R270" t="str">
-        <v>MIDEA</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S270" t="str">
         <v>220V</v>
       </c>
       <c r="T270" t="str">
         <v>W</v>
       </c>
       <c r="U270" t="str">
-        <v>2.6KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V270" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W270" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X270" t="str">
-        <v>24BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y270" t="str">
         <v>R410A</v>
       </c>
       <c r="Z270" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA270" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB270" t="str">
         <v>N/A</v>
       </c>
       <c r="AC270" t="str">
         <v>18°C</v>
       </c>
       <c r="AD270" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B271" t="str">
-        <v>INDUCOL</v>
+        <v>KALLEY</v>
       </c>
       <c r="C271" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>K-WD15C</v>
       </c>
       <c r="D271" t="str">
-        <v>INDMS12BLI2070</v>
+        <v>K-WD15C</v>
       </c>
       <c r="E271" t="str">
-        <v>2EI0011</v>
+        <v>2EI0020</v>
       </c>
       <c r="F271" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G271" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H271" t="str">
-        <v>CONSULTORIO 206</v>
+        <v>AREA PYM</v>
       </c>
       <c r="I271" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J271" s="1">
-        <v>45109</v>
+        <v>45448</v>
       </c>
       <c r="K271" t="str">
-        <v>2024-07-01</v>
+        <v>2025-06-04</v>
       </c>
       <c r="L271" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M271" t="str">
-        <v>1400000.00</v>
+        <v>350000.00</v>
       </c>
       <c r="N271" t="str">
-        <v>N/A</v>
+        <v>FACTURA</v>
       </c>
       <c r="O271" s="1">
-        <v>45113</v>
+        <v>45814</v>
       </c>
       <c r="P271" t="str">
         <v>3</v>
       </c>
       <c r="Q271" t="str">
         <v>N/A</v>
       </c>
       <c r="R271" t="str">
-        <v>INDUCOL</v>
+        <v>KALLEY</v>
       </c>
       <c r="S271" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T271" t="str">
         <v>W</v>
       </c>
       <c r="U271" t="str">
-        <v>1.2KW</v>
+        <v>N/A</v>
       </c>
       <c r="V271" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W271" t="str">
-        <v>35KG</v>
+        <v>N/A</v>
       </c>
       <c r="X271" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y271" t="str">
-        <v>R410A</v>
+        <v>N/A</v>
       </c>
       <c r="Z271" t="str">
-        <v>8.5A</v>
+        <v>N/A</v>
       </c>
       <c r="AA271" t="str">
-        <v>60Hz</v>
+        <v>N/A</v>
       </c>
       <c r="AB271" t="str">
         <v>N/A</v>
       </c>
       <c r="AC271" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD271" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B272" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C272" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>NID-MS12BLI20</v>
       </c>
       <c r="D272" t="str">
-        <v>3G12990000122</v>
+        <v>3G12990000050</v>
       </c>
       <c r="E272" t="str">
-        <v>2EI0010</v>
+        <v>2EI0019</v>
       </c>
       <c r="F272" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G272" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H272" t="str">
-        <v>CONSULTORIO 205</v>
+        <v>SUBGERENCIA ASISTENCIAL</v>
       </c>
       <c r="I272" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J272" t="str">
-        <v/>
+      <c r="J272" s="1">
+        <v>45052</v>
       </c>
       <c r="K272" t="str">
-        <v>2024-02-06</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L272" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M272" t="str">
-        <v>140000000.00</v>
+        <v>1450000.00</v>
       </c>
       <c r="N272" t="str">
         <v>N/A</v>
       </c>
       <c r="O272" t="str">
         <v/>
       </c>
       <c r="P272" t="str">
         <v>3</v>
       </c>
       <c r="Q272" t="str">
         <v>N/A</v>
       </c>
       <c r="R272" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S272" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T272" t="str">
         <v>W</v>
       </c>
       <c r="U272" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V272" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W272" t="str">
         <v>35KG</v>
       </c>
       <c r="X272" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y272" t="str">
         <v>R410A</v>
       </c>
       <c r="Z272" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA272" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB272" t="str">
         <v>N/A</v>
       </c>
       <c r="AC272" t="str">
-        <v>18°C</v>
+        <v>N/A</v>
       </c>
       <c r="AD272" t="str">
-        <v>BUEN ESTADO</v>
+        <v>SUBGERENCIA ASISTENCIAL/BUEN ESTADO</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B273" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C273" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="D273" t="str">
-        <v>3G1299000243</v>
+        <v>ST2587G5</v>
       </c>
       <c r="E273" t="str">
-        <v>2EI0009</v>
+        <v>2EI0017</v>
       </c>
       <c r="F273" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G273" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H273" t="str">
-        <v>CONSULTORIO 204</v>
+        <v>FARMACIA CONTRIBITIVO 15</v>
       </c>
       <c r="I273" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J273" s="1">
-        <v>45083</v>
+        <v>45445</v>
       </c>
       <c r="K273" t="str">
-        <v>2024-06-05</v>
+        <v>2025-06-01</v>
       </c>
       <c r="L273" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M273" t="str">
         <v>1400000.00</v>
       </c>
       <c r="N273" t="str">
-        <v>N/A</v>
-[...2 lines deleted...]
-        <v/>
+        <v>FACTURA</v>
+      </c>
+      <c r="O273" s="1">
+        <v>45451</v>
       </c>
       <c r="P273" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q273" t="str">
         <v>N/A</v>
       </c>
       <c r="R273" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S273" t="str">
         <v>220V</v>
       </c>
       <c r="T273" t="str">
         <v>W</v>
       </c>
       <c r="U273" t="str">
+        <v>240-320PSI</v>
+      </c>
+      <c r="V273" t="str">
         <v>1.2KW</v>
-      </c>
-[...1 lines deleted...]
-        <v>240-320PSI</v>
       </c>
       <c r="W273" t="str">
         <v>35KG</v>
       </c>
       <c r="X273" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y273" t="str">
         <v>R410A</v>
       </c>
       <c r="Z273" t="str">
-        <v>8.5A</v>
+        <v>5.8A</v>
       </c>
       <c r="AA273" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB273" t="str">
         <v>N/A</v>
       </c>
       <c r="AC273" t="str">
         <v>18°C</v>
       </c>
       <c r="AD273" t="str">
-        <v>BUN ESTADO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B274" t="str">
-        <v>INDUCOL</v>
+        <v>KALLEY</v>
       </c>
       <c r="C274" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>K-WD15C</v>
       </c>
       <c r="D274" t="str">
-        <v>INDMS12BLI2060</v>
+        <v>15C2002819</v>
       </c>
       <c r="E274" t="str">
-        <v>2EI0008</v>
+        <v>2EI0016</v>
       </c>
       <c r="F274" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G274" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H274" t="str">
-        <v>CONSULTORIO 207</v>
+        <v>CAFETERIA</v>
       </c>
       <c r="I274" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J274" t="str">
-        <v/>
+      <c r="J274" s="1">
+        <v>45052</v>
       </c>
       <c r="K274" t="str">
-        <v>2019-1-1 0:0:0</v>
+        <v>2024-05-05</v>
       </c>
       <c r="L274" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M274" t="str">
-        <v>1400000.00</v>
+        <v>350000.00</v>
       </c>
       <c r="N274" t="str">
         <v>N/A</v>
       </c>
       <c r="O274" t="str">
         <v/>
       </c>
       <c r="P274" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q274" t="str">
         <v>N/A</v>
       </c>
       <c r="R274" t="str">
-        <v>INDUCOL</v>
+        <v>KALLEY</v>
       </c>
       <c r="S274" t="str">
-        <v/>
+        <v>110V</v>
       </c>
       <c r="T274" t="str">
-        <v>W</v>
+        <v>110</v>
       </c>
       <c r="U274" t="str">
-        <v>1.2KW</v>
+        <v>550W</v>
       </c>
       <c r="V274" t="str">
-        <v>240-320PSI</v>
+        <v>0.1 PSI</v>
       </c>
       <c r="W274" t="str">
         <v>35KG</v>
       </c>
       <c r="X274" t="str">
-        <v>12BTU</v>
+        <v>N/A</v>
       </c>
       <c r="Y274" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z274" t="str">
-        <v>8.5A</v>
+        <v>1.0 A</v>
       </c>
       <c r="AA274" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB274" t="str">
         <v>N/A</v>
       </c>
       <c r="AC274" t="str">
-        <v>18°C</v>
+        <v>-10°c</v>
       </c>
       <c r="AD274" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUENO</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B275" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C275" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>MABE-2222</v>
       </c>
       <c r="D275" t="str">
-        <v>3G12990000266</v>
+        <v>MAB202222</v>
       </c>
       <c r="E275" t="str">
-        <v>2EI0007</v>
+        <v>2EI0013</v>
       </c>
       <c r="F275" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G275" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H275" t="str">
-        <v>CONSULTORIO 203</v>
+        <v>TELECOMUNICACIONES</v>
       </c>
       <c r="I275" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J275" t="str">
         <v/>
       </c>
       <c r="K275" t="str">
-        <v>2019-1-1 0:0:0</v>
+        <v>2020-12-22 0:0:0</v>
       </c>
       <c r="L275" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M275" t="str">
         <v>1400000.00</v>
       </c>
       <c r="N275" t="str">
         <v>N/A</v>
       </c>
       <c r="O275" t="str">
         <v/>
       </c>
       <c r="P275" t="str">
         <v>60</v>
       </c>
       <c r="Q275" t="str">
         <v>N/A</v>
       </c>
       <c r="R275" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S275" t="str">
         <v>220V</v>
       </c>
       <c r="T275" t="str">
-        <v>W</v>
+        <v>220</v>
       </c>
       <c r="U275" t="str">
-        <v>1.2KW</v>
+        <v>1100W</v>
       </c>
       <c r="V275" t="str">
-        <v>240-320PSI</v>
+        <v>120 PSI</v>
       </c>
       <c r="W275" t="str">
-        <v>35KG</v>
+        <v>35kg</v>
       </c>
       <c r="X275" t="str">
-        <v>12BTU</v>
+        <v>9BTU</v>
       </c>
       <c r="Y275" t="str">
         <v>R410A</v>
       </c>
       <c r="Z275" t="str">
-        <v>8.5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA275" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB275" t="str">
         <v>N/A</v>
       </c>
       <c r="AC275" t="str">
         <v>18°C</v>
       </c>
       <c r="AD275" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUEN ESTADO / NO SE EVIDENCIA SERIAL POR DETERIORO</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B276" t="str">
-        <v>INDUCOL</v>
+        <v>MIDEA</v>
       </c>
       <c r="C276" t="str">
-        <v>IND-MS12BLI20</v>
+        <v>MSAFD-24CRN1-NC0W</v>
       </c>
       <c r="D276" t="str">
-        <v>3G12990000077</v>
+        <v>54122000B3345200850447</v>
       </c>
       <c r="E276" t="str">
-        <v>2EI0006</v>
+        <v>2EI0012</v>
       </c>
       <c r="F276" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G276" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H276" t="str">
-        <v>CONSULTORIO 209</v>
+        <v>LINEA DE FRENTE SEGUNDO PISO</v>
       </c>
       <c r="I276" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J276" t="str">
-        <v/>
+      <c r="J276" s="1">
+        <v>45480</v>
       </c>
       <c r="K276" t="str">
-        <v>2016-3-10 0:0:0</v>
+        <v>2025-07-06</v>
       </c>
       <c r="L276" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M276" t="str">
-        <v>1400000.00</v>
+        <v>1900000.00</v>
       </c>
       <c r="N276" t="str">
         <v>N/A</v>
       </c>
-      <c r="O276" t="str">
-        <v/>
+      <c r="O276" s="1">
+        <v>45483</v>
       </c>
       <c r="P276" t="str">
         <v>3</v>
       </c>
       <c r="Q276" t="str">
         <v>N/A</v>
       </c>
       <c r="R276" t="str">
-        <v>INDUCOL</v>
+        <v>MIDEA</v>
       </c>
       <c r="S276" t="str">
         <v>220V</v>
       </c>
       <c r="T276" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U276" t="str">
-        <v>W</v>
+        <v>2.6KW</v>
       </c>
       <c r="V276" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W276" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X276" t="str">
-        <v>12BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y276" t="str">
         <v>R410A</v>
       </c>
       <c r="Z276" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA276" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB276" t="str">
         <v>N/A</v>
       </c>
       <c r="AC276" t="str">
         <v>18°C</v>
       </c>
       <c r="AD276" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B277" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C277" t="str">
         <v>IND-MS12BLI20</v>
       </c>
       <c r="D277" t="str">
-        <v>3G12990000114</v>
+        <v>INDMS12BLI2070</v>
       </c>
       <c r="E277" t="str">
-        <v>2EI0005</v>
+        <v>2EI0011</v>
       </c>
       <c r="F277" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G277" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H277" t="str">
-        <v>CONSULTORIO 202</v>
+        <v>CONSULTORIO 206</v>
       </c>
       <c r="I277" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J277" s="1">
-        <v>44928</v>
+        <v>45109</v>
       </c>
       <c r="K277" t="str">
-        <v>2024-01-01</v>
+        <v>2024-07-01</v>
       </c>
       <c r="L277" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M277" t="str">
-        <v>1339000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N277" t="str">
         <v>N/A</v>
       </c>
-      <c r="O277" t="str">
-        <v/>
+      <c r="O277" s="1">
+        <v>45113</v>
       </c>
       <c r="P277" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q277" t="str">
         <v>N/A</v>
       </c>
       <c r="R277" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S277" t="str">
         <v>220V</v>
       </c>
       <c r="T277" t="str">
         <v>W</v>
       </c>
       <c r="U277" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V277" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W277" t="str">
         <v>35KG</v>
       </c>
       <c r="X277" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y277" t="str">
         <v>R410A</v>
       </c>
       <c r="Z277" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA277" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB277" t="str">
         <v>N/A</v>
       </c>
       <c r="AC277" t="str">
         <v>18°C</v>
       </c>
       <c r="AD277" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B278" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C278" t="str">
-        <v>MMI18CDVWCCCH-18</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D278" t="str">
-        <v>MMI18CDVWCCCH18</v>
+        <v>3G12990000122</v>
       </c>
       <c r="E278" t="str">
-        <v>2EI0004</v>
+        <v>2EI0010</v>
       </c>
       <c r="F278" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G278" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H278" t="str">
-        <v>CONSULTORIO 102</v>
+        <v>CONSULTORIO 205</v>
       </c>
       <c r="I278" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J278" s="1">
-        <v>44697</v>
+      <c r="J278" t="str">
+        <v/>
       </c>
       <c r="K278" t="str">
-        <v>2023-05-15</v>
+        <v>2024-02-06</v>
       </c>
       <c r="L278" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M278" t="str">
-        <v>1800000.00</v>
+        <v>140000000.00</v>
       </c>
       <c r="N278" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O278" t="str">
         <v/>
       </c>
       <c r="P278" t="str">
         <v>3</v>
       </c>
       <c r="Q278" t="str">
         <v>N/A</v>
       </c>
       <c r="R278" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S278" t="str">
         <v>220V</v>
       </c>
       <c r="T278" t="str">
         <v>W</v>
       </c>
       <c r="U278" t="str">
-        <v>1.8W</v>
+        <v>1.2KW</v>
       </c>
       <c r="V278" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W278" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X278" t="str">
-        <v>18BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y278" t="str">
         <v>R410A</v>
       </c>
       <c r="Z278" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA278" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB278" t="str">
         <v>N/A</v>
       </c>
       <c r="AC278" t="str">
         <v>18°C</v>
       </c>
       <c r="AD278" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B279" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C279" t="str">
-        <v>MMI12CDBWCCCHI8</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D279" t="str">
-        <v>MMI12CDBWCCCHI815</v>
+        <v>3G1299000243</v>
       </c>
       <c r="E279" t="str">
-        <v>2EI0003</v>
+        <v>2EI0009</v>
       </c>
       <c r="F279" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G279" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H279" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>CONSULTORIO 204</v>
       </c>
       <c r="I279" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J279" t="str">
-        <v/>
+      <c r="J279" s="1">
+        <v>45083</v>
       </c>
       <c r="K279" t="str">
-        <v>2020-12-22 0:0:0</v>
+        <v>2024-06-05</v>
       </c>
       <c r="L279" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M279" t="str">
         <v>1400000.00</v>
       </c>
       <c r="N279" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O279" t="str">
         <v/>
       </c>
       <c r="P279" t="str">
         <v>60</v>
       </c>
       <c r="Q279" t="str">
         <v>N/A</v>
       </c>
       <c r="R279" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S279" t="str">
         <v>220V</v>
       </c>
       <c r="T279" t="str">
         <v>W</v>
       </c>
       <c r="U279" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V279" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W279" t="str">
         <v>35KG</v>
       </c>
       <c r="X279" t="str">
         <v>12BTU</v>
       </c>
       <c r="Y279" t="str">
         <v>R410A</v>
       </c>
       <c r="Z279" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA279" t="str">
-        <v>60Hz</v>
+        <v>60HZ</v>
       </c>
       <c r="AB279" t="str">
         <v>N/A</v>
       </c>
       <c r="AC279" t="str">
         <v>18°C</v>
       </c>
       <c r="AD279" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUN ESTADO</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B280" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C280" t="str">
-        <v>MMI18CDBCCCH18</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D280" t="str">
-        <v>19060449GCG0332</v>
+        <v>INDMS12BLI2060</v>
       </c>
       <c r="E280" t="str">
-        <v>2EI0002</v>
+        <v>2EI0008</v>
       </c>
       <c r="F280" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G280" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H280" t="str">
-        <v>ODONTOLOGIA</v>
+        <v>CONSULTORIO 207</v>
       </c>
       <c r="I280" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J280" s="1">
-        <v>43962</v>
+      <c r="J280" t="str">
+        <v/>
       </c>
       <c r="K280" t="str">
-        <v>2021-05-10</v>
+        <v>2019-1-1 0:0:0</v>
       </c>
       <c r="L280" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M280" t="str">
-        <v>2200000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N280" t="str">
         <v>N/A</v>
       </c>
       <c r="O280" t="str">
         <v/>
       </c>
       <c r="P280" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q280" t="str">
         <v>N/A</v>
       </c>
       <c r="R280" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S280" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T280" t="str">
         <v>W</v>
       </c>
       <c r="U280" t="str">
-        <v>1.8KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V280" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W280" t="str">
-        <v>45KG</v>
+        <v>35KG</v>
       </c>
       <c r="X280" t="str">
-        <v>18BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y280" t="str">
         <v>R410A</v>
       </c>
       <c r="Z280" t="str">
-        <v>7.8 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA280" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB280" t="str">
         <v>N/A</v>
       </c>
       <c r="AC280" t="str">
         <v>18°C</v>
       </c>
       <c r="AD280" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B281" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C281" t="str">
-        <v>MMT09CABWCCC8</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D281" t="str">
-        <v>MMT09CABWCCC814</v>
+        <v>3G12990000266</v>
       </c>
       <c r="E281" t="str">
-        <v>2EI0001</v>
+        <v>2EI0007</v>
       </c>
       <c r="F281" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G281" t="str">
         <v>SEDE B</v>
       </c>
       <c r="H281" t="str">
-        <v>TOMA DE MUESTRAS</v>
+        <v>CONSULTORIO 203</v>
       </c>
       <c r="I281" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J281" s="1">
-        <v>44728</v>
+      <c r="J281" t="str">
+        <v/>
       </c>
       <c r="K281" t="str">
-        <v>2023-06-15</v>
+        <v>2019-1-1 0:0:0</v>
       </c>
       <c r="L281" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M281" t="str">
-        <v>105100000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N281" t="str">
         <v>N/A</v>
       </c>
       <c r="O281" t="str">
         <v/>
       </c>
       <c r="P281" t="str">
         <v>60</v>
       </c>
       <c r="Q281" t="str">
         <v>N/A</v>
       </c>
       <c r="R281" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S281" t="str">
         <v>220V</v>
       </c>
       <c r="T281" t="str">
         <v>W</v>
       </c>
       <c r="U281" t="str">
-        <v>9KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V281" t="str">
-        <v>1.2KW</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W281" t="str">
         <v>35KG</v>
       </c>
       <c r="X281" t="str">
-        <v>9BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y281" t="str">
         <v>R410A</v>
       </c>
       <c r="Z281" t="str">
-        <v>7.5A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA281" t="str">
         <v>60Hz</v>
       </c>
       <c r="AB281" t="str">
         <v>N/A</v>
       </c>
       <c r="AC281" t="str">
         <v>18°C</v>
       </c>
       <c r="AD281" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B282" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C282" t="str">
-        <v>MMT24CDBWCCC8</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D282" t="str">
-        <v>ST23080521FCI0016</v>
+        <v>3G12990000077</v>
       </c>
       <c r="E282" t="str">
-        <v>1EI0001</v>
+        <v>2EI0006</v>
       </c>
       <c r="F282" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G282" t="str">
-        <v>SEDE PRINCIPAL</v>
+        <v>SEDE B</v>
       </c>
       <c r="H282" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>CONSULTORIO 209</v>
       </c>
       <c r="I282" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J282" s="1">
-        <v>45091</v>
+      <c r="J282" t="str">
+        <v/>
       </c>
       <c r="K282" t="str">
-        <v>2024-06-13</v>
+        <v>2016-3-10 0:0:0</v>
       </c>
       <c r="L282" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M282" t="str">
-        <v>2900000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N282" t="str">
         <v>N/A</v>
       </c>
       <c r="O282" t="str">
         <v/>
       </c>
       <c r="P282" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q282" t="str">
         <v>N/A</v>
       </c>
       <c r="R282" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S282" t="str">
         <v>220V</v>
       </c>
       <c r="T282" t="str">
+        <v>220</v>
+      </c>
+      <c r="U282" t="str">
         <v>W</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.6KW</v>
       </c>
       <c r="V282" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W282" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X282" t="str">
-        <v>24 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y282" t="str">
         <v>R410A</v>
       </c>
       <c r="Z282" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA282" t="str">
-        <v>60 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB282" t="str">
         <v>N/A</v>
       </c>
       <c r="AC282" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD282" t="str">
         <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B283" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="C283" t="str">
-        <v>IND-MS24BLR20M</v>
+        <v>IND-MS12BLI20</v>
       </c>
       <c r="D283" t="str">
-        <v>340E82589051C060130039</v>
+        <v>3G12990000114</v>
       </c>
       <c r="E283" t="str">
-        <v>1EI0002</v>
+        <v>2EI0005</v>
       </c>
       <c r="F283" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G283" t="str">
-        <v>SEDE PRINCIPAL</v>
+        <v>SEDE B</v>
       </c>
       <c r="H283" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>CONSULTORIO 202</v>
       </c>
       <c r="I283" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J283" s="1">
-        <v>45097</v>
+        <v>44928</v>
       </c>
       <c r="K283" t="str">
-        <v>2024-06-19</v>
+        <v>2024-01-01</v>
       </c>
       <c r="L283" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M283" t="str">
-        <v>2900000.00</v>
+        <v>1339000.00</v>
       </c>
       <c r="N283" t="str">
         <v>N/A</v>
       </c>
       <c r="O283" t="str">
         <v/>
       </c>
       <c r="P283" t="str">
         <v>60</v>
       </c>
       <c r="Q283" t="str">
         <v>N/A</v>
       </c>
       <c r="R283" t="str">
         <v>INDUCOL</v>
       </c>
       <c r="S283" t="str">
         <v>220V</v>
       </c>
       <c r="T283" t="str">
         <v>W</v>
       </c>
       <c r="U283" t="str">
-        <v>2.6KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V283" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W283" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X283" t="str">
-        <v>24 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y283" t="str">
         <v>R410A</v>
       </c>
       <c r="Z283" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA283" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB283" t="str">
         <v>N/A</v>
       </c>
       <c r="AC283" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD283" t="str">
-        <v>N/A</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B284" t="str">
         <v>MABE</v>
       </c>
       <c r="C284" t="str">
-        <v>MMI12CDBWCCCH18</v>
+        <v>MMI18CDVWCCCH-18</v>
       </c>
       <c r="D284" t="str">
-        <v>19120649GCE0206</v>
+        <v>MMI18CDVWCCCH18</v>
       </c>
       <c r="E284" t="str">
-        <v>1EI0025</v>
+        <v>2EI0004</v>
       </c>
       <c r="F284" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G284" t="str">
-        <v>SEDE PRINCIPAL</v>
+        <v>SEDE B</v>
       </c>
       <c r="H284" t="str">
-        <v>BODEGA DE FARMACIA</v>
+        <v>CONSULTORIO 102</v>
       </c>
       <c r="I284" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J284" s="1">
-        <v>44719</v>
+        <v>44697</v>
       </c>
       <c r="K284" t="str">
-        <v>2023-06-06</v>
+        <v>2023-05-15</v>
       </c>
       <c r="L284" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M284" t="str">
-        <v>144000000.00</v>
+        <v>1800000.00</v>
       </c>
       <c r="N284" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O284" s="1">
-        <v>44720</v>
+      <c r="O284" t="str">
+        <v/>
       </c>
       <c r="P284" t="str">
         <v>3</v>
       </c>
       <c r="Q284" t="str">
         <v>N/A</v>
       </c>
       <c r="R284" t="str">
         <v>MABE</v>
       </c>
       <c r="S284" t="str">
         <v>220V</v>
       </c>
       <c r="T284" t="str">
         <v>W</v>
       </c>
       <c r="U284" t="str">
-        <v>1.2KW</v>
+        <v>1.8W</v>
       </c>
       <c r="V284" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W284" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X284" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y284" t="str">
         <v>R410A</v>
       </c>
       <c r="Z284" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA284" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB284" t="str">
         <v>N/A</v>
       </c>
       <c r="AC284" t="str">
         <v>18°C</v>
       </c>
       <c r="AD284" t="str">
-        <v>BUEN ESTADO.</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B285" t="str">
         <v>MABE</v>
       </c>
       <c r="C285" t="str">
-        <v>MMT24CDBWCCCI8</v>
+        <v>MMI12CDBWCCCHI8</v>
       </c>
       <c r="D285" t="str">
-        <v>ST24072521FCI0009</v>
+        <v>MMI12CDBWCCCHI815</v>
       </c>
       <c r="E285" t="str">
-        <v>1EI0024</v>
+        <v>2EI0003</v>
       </c>
       <c r="F285" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G285" t="str">
-        <v>SEDE PRINCIPAL</v>
+        <v>SEDE B</v>
       </c>
       <c r="H285" t="str">
-        <v>BODEGA DE FARMACIA</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I285" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J285" s="1">
-        <v>44333</v>
+      <c r="J285" t="str">
+        <v/>
       </c>
       <c r="K285" t="str">
-        <v>2022-05-16</v>
+        <v>2020-12-22 0:0:0</v>
       </c>
       <c r="L285" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M285" t="str">
-        <v>2900000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N285" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O285" s="1">
-        <v>44365</v>
+      <c r="O285" t="str">
+        <v/>
       </c>
       <c r="P285" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q285" t="str">
         <v>N/A</v>
       </c>
       <c r="R285" t="str">
         <v>MABE</v>
       </c>
       <c r="S285" t="str">
         <v>220V</v>
       </c>
       <c r="T285" t="str">
         <v>W</v>
       </c>
       <c r="U285" t="str">
-        <v>2.6KW</v>
+        <v>1.2KW</v>
       </c>
       <c r="V285" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W285" t="str">
-        <v>64KG</v>
+        <v>35KG</v>
       </c>
       <c r="X285" t="str">
-        <v>24BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y285" t="str">
         <v>R410A</v>
       </c>
       <c r="Z285" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA285" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB285" t="str">
         <v>N/A</v>
       </c>
       <c r="AC285" t="str">
         <v>18°C</v>
       </c>
       <c r="AD285" t="str">
-        <v>EQUIPO EN BUEN ESTADO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B286" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C286" t="str">
-        <v>IND-MSI2BLR20N</v>
+        <v>MMI18CDBCCCH18</v>
       </c>
       <c r="D286" t="str">
-        <v>340E826010322170130531</v>
+        <v>19060449GCG0332</v>
       </c>
       <c r="E286" t="str">
-        <v>1EI0023</v>
+        <v>2EI0002</v>
       </c>
       <c r="F286" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G286" t="str">
-        <v>SEDE PRINCIPAL</v>
+        <v>SEDE B</v>
       </c>
       <c r="H286" t="str">
         <v>ODONTOLOGIA</v>
       </c>
       <c r="I286" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J286" s="1">
-        <v>44724</v>
+        <v>43962</v>
       </c>
       <c r="K286" t="str">
-        <v>2023-06-11</v>
+        <v>2021-05-10</v>
       </c>
       <c r="L286" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M286" t="str">
-        <v>1400000.00</v>
+        <v>2200000.00</v>
       </c>
       <c r="N286" t="str">
-        <v>FACTURA</v>
-[...2 lines deleted...]
-        <v>44725</v>
+        <v>N/A</v>
+      </c>
+      <c r="O286" t="str">
+        <v/>
       </c>
       <c r="P286" t="str">
         <v>3</v>
       </c>
       <c r="Q286" t="str">
         <v>N/A</v>
       </c>
       <c r="R286" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S286" t="str">
         <v>220V</v>
       </c>
       <c r="T286" t="str">
         <v>W</v>
       </c>
       <c r="U286" t="str">
-        <v>1.2KW</v>
+        <v>1.8KW</v>
       </c>
       <c r="V286" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W286" t="str">
-        <v>35KG</v>
+        <v>45KG</v>
       </c>
       <c r="X286" t="str">
-        <v>12BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y286" t="str">
         <v>R410A</v>
       </c>
       <c r="Z286" t="str">
-        <v>8.5A</v>
+        <v>7.8 A</v>
       </c>
       <c r="AA286" t="str">
-        <v>60HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB286" t="str">
         <v>N/A</v>
       </c>
       <c r="AC286" t="str">
         <v>18°C</v>
       </c>
       <c r="AD286" t="str">
-        <v>BUEN ESTADO.</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B287" t="str">
         <v>MABE</v>
       </c>
       <c r="C287" t="str">
-        <v>MMT12CABWCCCI8</v>
+        <v>MMT09CABWCCC8</v>
       </c>
       <c r="D287" t="str">
-        <v>ST22062021FCC1353</v>
+        <v>MMT09CABWCCC814</v>
       </c>
       <c r="E287" t="str">
-        <v>1EI0003</v>
+        <v>2EI0001</v>
       </c>
       <c r="F287" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G287" t="str">
-        <v>SEDE PRINCIPAL</v>
+        <v>SEDE B</v>
       </c>
       <c r="H287" t="str">
-        <v>CONSULTORIO 104</v>
+        <v>TOMA DE MUESTRAS</v>
       </c>
       <c r="I287" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J287" t="str">
-        <v/>
+      <c r="J287" s="1">
+        <v>44728</v>
       </c>
       <c r="K287" t="str">
-        <v>1970-12-31 0:0:0</v>
+        <v>2023-06-15</v>
       </c>
       <c r="L287" t="str">
-        <v/>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M287" t="str">
-        <v/>
+        <v>105100000.00</v>
       </c>
       <c r="N287" t="str">
         <v>N/A</v>
       </c>
       <c r="O287" t="str">
         <v/>
       </c>
       <c r="P287" t="str">
         <v>60</v>
       </c>
       <c r="Q287" t="str">
         <v>N/A</v>
       </c>
       <c r="R287" t="str">
         <v>MABE</v>
       </c>
       <c r="S287" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T287" t="str">
         <v>W</v>
       </c>
       <c r="U287" t="str">
+        <v>9KW</v>
+      </c>
+      <c r="V287" t="str">
         <v>1.2KW</v>
-      </c>
-[...1 lines deleted...]
-        <v>250-320PSI</v>
       </c>
       <c r="W287" t="str">
         <v>35KG</v>
       </c>
       <c r="X287" t="str">
-        <v>12 BTU</v>
+        <v>9BTU</v>
       </c>
       <c r="Y287" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z287" t="str">
-        <v>8.5A</v>
+        <v>7.5A</v>
       </c>
       <c r="AA287" t="str">
-        <v>60 HZ</v>
+        <v>60Hz</v>
       </c>
       <c r="AB287" t="str">
         <v>N/A</v>
       </c>
       <c r="AC287" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD287" t="str">
-        <v>N/A</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B288" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="C288" t="str">
-        <v>AR12TRHQBURNCB</v>
+        <v>MMT24CDBWCCC8</v>
       </c>
       <c r="D288" t="str">
-        <v>N/A</v>
+        <v>ST23080521FCI0016</v>
       </c>
       <c r="E288" t="str">
-        <v>1EI0004</v>
+        <v>1EI0001</v>
       </c>
       <c r="F288" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G288" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H288" t="str">
-        <v>CONSULTORIO 102</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I288" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J288" t="str">
-        <v/>
+      <c r="J288" s="1">
+        <v>45091</v>
       </c>
       <c r="K288" t="str">
-        <v>1970-12-31 0:0:0</v>
+        <v>2024-06-13</v>
       </c>
       <c r="L288" t="str">
-        <v/>
+        <v>ELECTROMUEBLES</v>
       </c>
       <c r="M288" t="str">
-        <v>1740000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N288" t="str">
         <v>N/A</v>
       </c>
       <c r="O288" t="str">
         <v/>
       </c>
       <c r="P288" t="str">
         <v>60</v>
       </c>
       <c r="Q288" t="str">
         <v>N/A</v>
       </c>
       <c r="R288" t="str">
-        <v>SAMSUNG</v>
+        <v>MABE</v>
       </c>
       <c r="S288" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T288" t="str">
         <v>W</v>
       </c>
       <c r="U288" t="str">
-        <v>1.2KW</v>
+        <v>2.6KW</v>
       </c>
       <c r="V288" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W288" t="str">
-        <v>35 KG</v>
+        <v>64KG</v>
       </c>
       <c r="X288" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y288" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z288" t="str">
-        <v>8.5 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA288" t="str">
         <v>60 HZ</v>
       </c>
       <c r="AB288" t="str">
         <v>N/A</v>
       </c>
       <c r="AC288" t="str">
         <v>18°</v>
       </c>
       <c r="AD288" t="str">
-        <v>SERIE CON SÍMBOLOS QUE NO APLICAN AL TECLADO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B289" t="str">
-        <v>HYUNDAI</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C289" t="str">
-        <v>HY12K226IV</v>
+        <v>IND-MS24BLR20M</v>
       </c>
       <c r="D289" t="str">
-        <v>HY12K226IV2009M000087</v>
+        <v>340E82589051C060130039</v>
       </c>
       <c r="E289" t="str">
-        <v>1EI0005</v>
+        <v>1EI0002</v>
       </c>
       <c r="F289" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G289" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H289" t="str">
-        <v>ODONTOLOGIA ESTERILIZACIÓN</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I289" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J289" t="str">
-        <v/>
+      <c r="J289" s="1">
+        <v>45097</v>
       </c>
       <c r="K289" t="str">
-        <v>2023-5-22 0:0:0</v>
+        <v>2024-06-19</v>
       </c>
       <c r="L289" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M289" t="str">
-        <v>1400000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N289" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O289" t="str">
         <v/>
       </c>
       <c r="P289" t="str">
         <v>60</v>
       </c>
       <c r="Q289" t="str">
         <v>N/A</v>
       </c>
       <c r="R289" t="str">
-        <v>HYUNDAI</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S289" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T289" t="str">
         <v>W</v>
       </c>
       <c r="U289" t="str">
-        <v>1.2KW</v>
+        <v>2.6KW</v>
       </c>
       <c r="V289" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W289" t="str">
-        <v>35KG</v>
+        <v>64KG</v>
       </c>
       <c r="X289" t="str">
-        <v>12 BTU</v>
+        <v>24 BTU</v>
       </c>
       <c r="Y289" t="str">
-        <v/>
+        <v>R410A</v>
       </c>
       <c r="Z289" t="str">
-        <v>8.5 A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA289" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB289" t="str">
         <v>N/A</v>
       </c>
       <c r="AC289" t="str">
         <v>18°</v>
       </c>
       <c r="AD289" t="str">
-        <v>INVERTER</v>
+        <v>N/A</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>DISPENSADOR DE AGUA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B290" t="str">
-        <v>KALLEY</v>
+        <v>MABE</v>
       </c>
       <c r="C290" t="str">
-        <v>K-WD15KR</v>
+        <v>MMI12CDBWCCCH18</v>
       </c>
       <c r="D290" t="str">
-        <v>N/A</v>
+        <v>19120649GCE0206</v>
       </c>
       <c r="E290" t="str">
-        <v>1EI0007</v>
+        <v>1EI0025</v>
       </c>
       <c r="F290" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G290" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H290" t="str">
-        <v>SALA DE ESPERA</v>
+        <v>BODEGA DE FARMACIA</v>
       </c>
       <c r="I290" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J290" t="str">
-        <v/>
+      <c r="J290" s="1">
+        <v>44719</v>
       </c>
       <c r="K290" t="str">
-        <v>1970-12-31 0:0:0</v>
+        <v>2023-06-06</v>
       </c>
       <c r="L290" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M290" t="str">
-        <v>320000.00</v>
+        <v>144000000.00</v>
       </c>
       <c r="N290" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O290" t="str">
-        <v/>
+      <c r="O290" s="1">
+        <v>44720</v>
       </c>
       <c r="P290" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q290" t="str">
         <v>N/A</v>
       </c>
       <c r="R290" t="str">
-        <v/>
+        <v>MABE</v>
       </c>
       <c r="S290" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T290" t="str">
-        <v>120</v>
+        <v>W</v>
       </c>
       <c r="U290" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V290" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W290" t="str">
-        <v>N/A</v>
+        <v>35KG</v>
       </c>
       <c r="X290" t="str">
-        <v>ENFRIAMIENTO 10° / CALIENTE 90°</v>
+        <v>12BTU</v>
       </c>
       <c r="Y290" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z290" t="str">
-        <v>120</v>
+        <v>8.5A</v>
       </c>
       <c r="AA290" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB290" t="str">
         <v>N/A</v>
       </c>
       <c r="AC290" t="str">
-        <v>N/A</v>
+        <v>18°C</v>
       </c>
       <c r="AD290" t="str">
-        <v>BUEN ESTADO</v>
+        <v>BUEN ESTADO.</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B291" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="C291" t="str">
-        <v>IND-MS18BLR20M</v>
+        <v>MMT24CDBWCCCI8</v>
       </c>
       <c r="D291" t="str">
-        <v>SN340E82589041C080130145</v>
+        <v>ST24072521FCI0009</v>
       </c>
       <c r="E291" t="str">
-        <v>1EI0008</v>
+        <v>1EI0024</v>
       </c>
       <c r="F291" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G291" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H291" t="str">
-        <v>PROCEDIMIENTOS</v>
+        <v>BODEGA DE FARMACIA</v>
       </c>
       <c r="I291" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J291" s="1">
-        <v>44894</v>
+        <v>44333</v>
       </c>
       <c r="K291" t="str">
-        <v>2023-11-28</v>
+        <v>2022-05-16</v>
       </c>
       <c r="L291" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M291" t="str">
-        <v>2220000.00</v>
+        <v>2900000.00</v>
       </c>
       <c r="N291" t="str">
-        <v>N/A</v>
-[...2 lines deleted...]
-        <v/>
+        <v>FACTURA</v>
+      </c>
+      <c r="O291" s="1">
+        <v>44365</v>
       </c>
       <c r="P291" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q291" t="str">
         <v>N/A</v>
       </c>
       <c r="R291" t="str">
-        <v>INDUCOL</v>
+        <v>MABE</v>
       </c>
       <c r="S291" t="str">
         <v>220V</v>
       </c>
       <c r="T291" t="str">
         <v>W</v>
       </c>
       <c r="U291" t="str">
-        <v>1.8KW</v>
+        <v>2.6KW</v>
       </c>
       <c r="V291" t="str">
-        <v>240-320 PSI</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W291" t="str">
-        <v>45KG</v>
+        <v>64KG</v>
       </c>
       <c r="X291" t="str">
-        <v>18 BTU</v>
+        <v>24BTU</v>
       </c>
       <c r="Y291" t="str">
         <v>R410A</v>
       </c>
       <c r="Z291" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA291" t="str">
-        <v>60 HZ</v>
+        <v>60HZ</v>
       </c>
       <c r="AB291" t="str">
-        <v>60 HZ</v>
+        <v>N/A</v>
       </c>
       <c r="AC291" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD291" t="str">
-        <v>N/A</v>
+        <v>EQUIPO EN BUEN ESTADO</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B292" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C292" t="str">
-        <v>MMT12CDBWCCC8</v>
+        <v>IND-MSI2BLR20N</v>
       </c>
       <c r="D292" t="str">
-        <v>0011519133B</v>
+        <v>340E826010322170130531</v>
       </c>
       <c r="E292" t="str">
-        <v>1EI0009</v>
+        <v>1EI0023</v>
       </c>
       <c r="F292" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G292" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H292" t="str">
-        <v>CONSULTORIO 101</v>
+        <v>ODONTOLOGIA</v>
       </c>
       <c r="I292" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J292" s="1">
-        <v>44577</v>
+        <v>44724</v>
       </c>
       <c r="K292" t="str">
-        <v>2023-01-15</v>
+        <v>2023-06-11</v>
       </c>
       <c r="L292" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M292" t="str">
-        <v>1700000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N292" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O292" t="str">
-        <v/>
+      <c r="O292" s="1">
+        <v>44725</v>
       </c>
       <c r="P292" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q292" t="str">
         <v>N/A</v>
       </c>
       <c r="R292" t="str">
-        <v>MABE</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S292" t="str">
         <v>220V</v>
       </c>
       <c r="T292" t="str">
-        <v>220</v>
+        <v>W</v>
       </c>
       <c r="U292" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V292" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W292" t="str">
         <v>35KG</v>
       </c>
       <c r="X292" t="str">
-        <v>12 BTU</v>
+        <v>12BTU</v>
       </c>
       <c r="Y292" t="str">
         <v>R410A</v>
       </c>
       <c r="Z292" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA292" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB292" t="str">
         <v>N/A</v>
       </c>
       <c r="AC292" t="str">
-        <v>18°</v>
+        <v>18°C</v>
       </c>
       <c r="AD292" t="str">
-        <v>N/A</v>
+        <v>BUEN ESTADO.</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B293" t="str">
         <v>MABE</v>
       </c>
       <c r="C293" t="str">
-        <v>MMT12CDBWCCCI8</v>
+        <v>MMT12CABWCCCI8</v>
       </c>
       <c r="D293" t="str">
-        <v>N/A</v>
+        <v>ST22062021FCC1353</v>
       </c>
       <c r="E293" t="str">
-        <v>1EI0010</v>
+        <v>1EI0003</v>
       </c>
       <c r="F293" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G293" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H293" t="str">
-        <v>CONSULTORIO 103</v>
+        <v>CONSULTORIO 104</v>
       </c>
       <c r="I293" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J293" s="1">
-        <v>44931</v>
+      <c r="J293" t="str">
+        <v/>
       </c>
       <c r="K293" t="str">
-        <v>2024-01-04</v>
+        <v>1970-12-31 0:0:0</v>
       </c>
       <c r="L293" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v/>
       </c>
       <c r="M293" t="str">
-        <v>1400000.00</v>
+        <v/>
       </c>
       <c r="N293" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O293" t="str">
         <v/>
       </c>
       <c r="P293" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q293" t="str">
         <v>N/A</v>
       </c>
       <c r="R293" t="str">
         <v>MABE</v>
       </c>
       <c r="S293" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T293" t="str">
         <v>W</v>
       </c>
       <c r="U293" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V293" t="str">
-        <v>240-320PSI</v>
+        <v>250-320PSI</v>
       </c>
       <c r="W293" t="str">
         <v>35KG</v>
       </c>
       <c r="X293" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y293" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z293" t="str">
-        <v>220</v>
+        <v>8.5A</v>
       </c>
       <c r="AA293" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB293" t="str">
         <v>N/A</v>
       </c>
       <c r="AC293" t="str">
         <v>18°</v>
       </c>
       <c r="AD293" t="str">
-        <v>SERIE NO LEGIBLE POR DETERIORO</v>
+        <v>N/A</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B294" t="str">
-        <v>LG</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="C294" t="str">
-        <v>VM122C7</v>
+        <v>AR12TRHQBURNCB</v>
       </c>
       <c r="D294" t="str">
-        <v>731G00R2</v>
+        <v>N/A</v>
       </c>
       <c r="E294" t="str">
-        <v>1EI0011</v>
+        <v>1EI0004</v>
       </c>
       <c r="F294" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G294" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H294" t="str">
-        <v>AREA ADMINISTRATIVA ANTIGUA BODEGA FARMACIA</v>
+        <v>CONSULTORIO 102</v>
       </c>
       <c r="I294" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J294" s="1">
-        <v>44883</v>
+      <c r="J294" t="str">
+        <v/>
       </c>
       <c r="K294" t="str">
-        <v>2023-11-17</v>
+        <v>1970-12-31 0:0:0</v>
       </c>
       <c r="L294" t="str">
-        <v>ELECTROMUEBLES</v>
+        <v/>
       </c>
       <c r="M294" t="str">
-        <v>1400000.00</v>
+        <v>1740000.00</v>
       </c>
       <c r="N294" t="str">
-        <v>FACTURA</v>
+        <v>N/A</v>
       </c>
       <c r="O294" t="str">
         <v/>
       </c>
       <c r="P294" t="str">
         <v>60</v>
       </c>
       <c r="Q294" t="str">
         <v>N/A</v>
       </c>
       <c r="R294" t="str">
-        <v>LG</v>
+        <v>SAMSUNG</v>
       </c>
       <c r="S294" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T294" t="str">
         <v>W</v>
       </c>
       <c r="U294" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V294" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W294" t="str">
-        <v>35KG</v>
+        <v>35 KG</v>
       </c>
       <c r="X294" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y294" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z294" t="str">
-        <v>8.5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA294" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB294" t="str">
         <v>N/A</v>
       </c>
       <c r="AC294" t="str">
         <v>18°</v>
       </c>
       <c r="AD294" t="str">
-        <v>INVERTER</v>
+        <v>SERIE CON SÍMBOLOS QUE NO APLICAN AL TECLADO</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B295" t="str">
-        <v>MABE</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="C295" t="str">
-        <v>MMI12CDBWCCCHII8</v>
+        <v>HY12K226IV</v>
       </c>
       <c r="D295" t="str">
-        <v>ST19120649GCE0098</v>
+        <v>HY12K226IV2009M000087</v>
       </c>
       <c r="E295" t="str">
-        <v>1EI0012</v>
+        <v>1EI0005</v>
       </c>
       <c r="F295" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G295" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H295" t="str">
-        <v>PROCEDIMIENTOS</v>
+        <v>ODONTOLOGIA ESTERILIZACIÓN</v>
       </c>
       <c r="I295" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J295" s="1">
-        <v>44574</v>
+      <c r="J295" t="str">
+        <v/>
       </c>
       <c r="K295" t="str">
-        <v>2023-01-12</v>
+        <v>2023-5-22 0:0:0</v>
       </c>
       <c r="L295" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M295" t="str">
-        <v>174000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N295" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v>44575</v>
+        <v>FACTURA</v>
+      </c>
+      <c r="O295" t="str">
+        <v/>
       </c>
       <c r="P295" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q295" t="str">
         <v>N/A</v>
       </c>
       <c r="R295" t="str">
-        <v>MABE</v>
+        <v>HYUNDAI</v>
       </c>
       <c r="S295" t="str">
-        <v>220V</v>
+        <v/>
       </c>
       <c r="T295" t="str">
         <v>W</v>
       </c>
       <c r="U295" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V295" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W295" t="str">
         <v>35KG</v>
       </c>
       <c r="X295" t="str">
         <v>12 BTU</v>
       </c>
       <c r="Y295" t="str">
-        <v>R410A</v>
+        <v/>
       </c>
       <c r="Z295" t="str">
-        <v>8.5A</v>
+        <v>8.5 A</v>
       </c>
       <c r="AA295" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB295" t="str">
         <v>N/A</v>
       </c>
       <c r="AC295" t="str">
         <v>18°</v>
       </c>
       <c r="AD295" t="str">
         <v>INVERTER</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>AIRE ACONDICIONADO</v>
+        <v>DISPENSADOR DE AGUA</v>
       </c>
       <c r="B296" t="str">
-        <v>LG</v>
+        <v>KALLEY</v>
       </c>
       <c r="C296" t="str">
-        <v>SP1812M</v>
+        <v>K-WD15KR</v>
       </c>
       <c r="D296" t="str">
         <v>N/A</v>
       </c>
       <c r="E296" t="str">
-        <v>1EI0013</v>
+        <v>1EI0007</v>
       </c>
       <c r="F296" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G296" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H296" t="str">
-        <v>ALTO COSTO</v>
+        <v>SALA DE ESPERA</v>
       </c>
       <c r="I296" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J296" s="1">
-        <v>44642</v>
+      <c r="J296" t="str">
+        <v/>
       </c>
       <c r="K296" t="str">
-        <v>2023-03-21</v>
+        <v>1970-12-31 0:0:0</v>
       </c>
       <c r="L296" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M296" t="str">
-        <v>22000000000.00</v>
+        <v>320000.00</v>
       </c>
       <c r="N296" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O296" s="1">
-        <v>44633</v>
+      <c r="O296" t="str">
+        <v/>
       </c>
       <c r="P296" t="str">
         <v>60</v>
       </c>
       <c r="Q296" t="str">
         <v>N/A</v>
       </c>
       <c r="R296" t="str">
-        <v>LG</v>
+        <v/>
       </c>
       <c r="S296" t="str">
-        <v>220V</v>
+        <v>110V</v>
       </c>
       <c r="T296" t="str">
-        <v>W</v>
+        <v>120</v>
       </c>
       <c r="U296" t="str">
-        <v>1.8KW</v>
+        <v>N/A</v>
       </c>
       <c r="V296" t="str">
-        <v>240-320PSI</v>
+        <v>N/A</v>
       </c>
       <c r="W296" t="str">
-        <v>45KG</v>
+        <v>N/A</v>
       </c>
       <c r="X296" t="str">
-        <v>18BTU</v>
+        <v>ENFRIAMIENTO 10° / CALIENTE 90°</v>
       </c>
       <c r="Y296" t="str">
-        <v>R410A</v>
+        <v>R134A</v>
       </c>
       <c r="Z296" t="str">
-        <v>8.5A</v>
+        <v>120</v>
       </c>
       <c r="AA296" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB296" t="str">
         <v>N/A</v>
       </c>
       <c r="AC296" t="str">
-        <v>18°</v>
+        <v>N/A</v>
       </c>
       <c r="AD296" t="str">
-        <v>SERIAL DETERIORADO</v>
+        <v>BUEN ESTADO</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B297" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="C297" t="str">
-        <v>SP182CM</v>
+        <v>IND-MS18BLR20M</v>
       </c>
       <c r="D297" t="str">
-        <v>N/A</v>
+        <v>SN340E82589041C080130145</v>
       </c>
       <c r="E297" t="str">
-        <v>1EI0014</v>
+        <v>1EI0008</v>
       </c>
       <c r="F297" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G297" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H297" t="str">
-        <v>COMPRAS E INVENTARIOS</v>
+        <v>PROCEDIMIENTOS</v>
       </c>
       <c r="I297" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J297" s="1">
-        <v>44216</v>
+        <v>44894</v>
       </c>
       <c r="K297" t="str">
-        <v>2022-01-19</v>
+        <v>2023-11-28</v>
       </c>
       <c r="L297" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M297" t="str">
-        <v>220000000.00</v>
+        <v>2220000.00</v>
       </c>
       <c r="N297" t="str">
-        <v>FACTURA</v>
-[...2 lines deleted...]
-        <v>44217</v>
+        <v>N/A</v>
+      </c>
+      <c r="O297" t="str">
+        <v/>
       </c>
       <c r="P297" t="str">
         <v>60</v>
       </c>
       <c r="Q297" t="str">
         <v>N/A</v>
       </c>
       <c r="R297" t="str">
-        <v>LG</v>
+        <v>INDUCOL</v>
       </c>
       <c r="S297" t="str">
         <v>220V</v>
       </c>
       <c r="T297" t="str">
         <v>W</v>
       </c>
       <c r="U297" t="str">
         <v>1.8KW</v>
       </c>
       <c r="V297" t="str">
-        <v>240-320PSI</v>
+        <v>240-320 PSI</v>
       </c>
       <c r="W297" t="str">
         <v>45KG</v>
       </c>
       <c r="X297" t="str">
-        <v>18BTU</v>
+        <v>18 BTU</v>
       </c>
       <c r="Y297" t="str">
         <v>R410A</v>
       </c>
       <c r="Z297" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA297" t="str">
-        <v>60HZ</v>
+        <v>60 HZ</v>
       </c>
       <c r="AB297" t="str">
-        <v>N/A</v>
+        <v>60 HZ</v>
       </c>
       <c r="AC297" t="str">
         <v>18°</v>
       </c>
       <c r="AD297" t="str">
-        <v>SERIAL ILEGIBLE POR DETERIORO</v>
+        <v>N/A</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B298" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C298" t="str">
-        <v>SP122CM</v>
+        <v>MMT12CDBWCCC8</v>
       </c>
       <c r="D298" t="str">
-        <v>MEZ65219617</v>
+        <v>0011519133B</v>
       </c>
       <c r="E298" t="str">
-        <v>1EI0015</v>
+        <v>1EI0009</v>
       </c>
       <c r="F298" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G298" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H298" t="str">
-        <v>GESTION DE RIESGO Y OPORTUNIDAD</v>
+        <v>CONSULTORIO 101</v>
       </c>
       <c r="I298" t="str">
         <v>COMPRA</v>
       </c>
-      <c r="J298" t="str">
-        <v/>
+      <c r="J298" s="1">
+        <v>44577</v>
       </c>
       <c r="K298" t="str">
-        <v>2014-4-16 0:0:0</v>
+        <v>2023-01-15</v>
       </c>
       <c r="L298" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M298" t="str">
-        <v>1740000.00</v>
+        <v>1700000.00</v>
       </c>
       <c r="N298" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O298" t="str">
         <v/>
       </c>
       <c r="P298" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q298" t="str">
         <v>N/A</v>
       </c>
       <c r="R298" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S298" t="str">
-        <v/>
+        <v>220V</v>
       </c>
       <c r="T298" t="str">
         <v>220</v>
       </c>
       <c r="U298" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V298" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W298" t="str">
         <v>35KG</v>
       </c>
       <c r="X298" t="str">
-        <v>12BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y298" t="str">
         <v>R410A</v>
       </c>
       <c r="Z298" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA298" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB298" t="str">
         <v>N/A</v>
       </c>
       <c r="AC298" t="str">
         <v>18°</v>
       </c>
       <c r="AD298" t="str">
-        <v>BUEN ESTADO</v>
+        <v>N/A</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B299" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C299" t="str">
-        <v>VM122C7</v>
+        <v>MMT12CDBWCCCI8</v>
       </c>
       <c r="D299" t="str">
-        <v>2A1G0002</v>
+        <v>N/A</v>
       </c>
       <c r="E299" t="str">
-        <v>1EI0016</v>
+        <v>1EI0010</v>
       </c>
       <c r="F299" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G299" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H299" t="str">
-        <v>GESTIÓN DE CALIDAD</v>
+        <v>CONSULTORIO 103</v>
       </c>
       <c r="I299" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J299" s="1">
-        <v>44886</v>
+        <v>44931</v>
       </c>
       <c r="K299" t="str">
-        <v>2023-11-20</v>
+        <v>2024-01-04</v>
       </c>
       <c r="L299" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M299" t="str">
-        <v>174000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N299" t="str">
         <v>FACTURA</v>
       </c>
-      <c r="O299" s="1">
-        <v>44887</v>
+      <c r="O299" t="str">
+        <v/>
       </c>
       <c r="P299" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q299" t="str">
         <v>N/A</v>
       </c>
       <c r="R299" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S299" t="str">
         <v>220V</v>
       </c>
       <c r="T299" t="str">
         <v>W</v>
       </c>
       <c r="U299" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V299" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W299" t="str">
         <v>35KG</v>
       </c>
       <c r="X299" t="str">
-        <v>12BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y299" t="str">
         <v>R410A</v>
       </c>
       <c r="Z299" t="str">
         <v>220</v>
       </c>
       <c r="AA299" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB299" t="str">
         <v>N/A</v>
       </c>
       <c r="AC299" t="str">
         <v>18°</v>
       </c>
       <c r="AD299" t="str">
-        <v>BUEN ESTADO</v>
+        <v>SERIE NO LEGIBLE POR DETERIORO</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B300" t="str">
         <v>LG</v>
       </c>
       <c r="C300" t="str">
-        <v>VM122CE</v>
+        <v>VM122C7</v>
       </c>
       <c r="D300" t="str">
-        <v>MEZ64797601</v>
+        <v>731G00R2</v>
       </c>
       <c r="E300" t="str">
-        <v>1EI0017</v>
+        <v>1EI0011</v>
       </c>
       <c r="F300" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G300" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H300" t="str">
-        <v>GERENCIA</v>
+        <v>AREA ADMINISTRATIVA ANTIGUA BODEGA FARMACIA</v>
       </c>
       <c r="I300" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J300" s="1">
-        <v>44488</v>
+        <v>44883</v>
       </c>
       <c r="K300" t="str">
-        <v>2022-10-18</v>
+        <v>2023-11-17</v>
       </c>
       <c r="L300" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M300" t="str">
-        <v>174000000.00</v>
+        <v>1400000.00</v>
       </c>
       <c r="N300" t="str">
-        <v>N/A</v>
-[...2 lines deleted...]
-        <v>44489</v>
+        <v>FACTURA</v>
+      </c>
+      <c r="O300" t="str">
+        <v/>
       </c>
       <c r="P300" t="str">
         <v>60</v>
       </c>
       <c r="Q300" t="str">
         <v>N/A</v>
       </c>
       <c r="R300" t="str">
         <v>LG</v>
       </c>
       <c r="S300" t="str">
         <v>220V</v>
       </c>
       <c r="T300" t="str">
         <v>W</v>
       </c>
       <c r="U300" t="str">
         <v>1.2KW</v>
       </c>
       <c r="V300" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W300" t="str">
         <v>35KG</v>
       </c>
       <c r="X300" t="str">
-        <v>12BTU</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y300" t="str">
         <v>R410A</v>
       </c>
       <c r="Z300" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA300" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB300" t="str">
         <v>N/A</v>
       </c>
       <c r="AC300" t="str">
         <v>18°</v>
       </c>
       <c r="AD300" t="str">
-        <v>BUEN ESTADO</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>NEVERA  APARTAMENTERA</v>
+        <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B301" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="C301" t="str">
-        <v>GC-1328</v>
+        <v>MMI12CDBWCCCHII8</v>
       </c>
       <c r="D301" t="str">
-        <v>306TRTXOSO65</v>
+        <v>ST19120649GCE0098</v>
       </c>
       <c r="E301" t="str">
-        <v>1EI0018</v>
+        <v>1EI0012</v>
       </c>
       <c r="F301" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G301" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H301" t="str">
-        <v>GERENCIA</v>
+        <v>PROCEDIMIENTOS</v>
       </c>
       <c r="I301" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J301" s="1">
-        <v>44689</v>
+        <v>44574</v>
       </c>
       <c r="K301" t="str">
-        <v>2023-05-07</v>
+        <v>2023-01-12</v>
       </c>
       <c r="L301" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M301" t="str">
-        <v>75000000.00</v>
+        <v>174000000.00</v>
       </c>
       <c r="N301" t="str">
-        <v>N/A</v>
+        <v/>
       </c>
       <c r="O301" s="1">
-        <v>44689</v>
+        <v>44575</v>
       </c>
       <c r="P301" t="str">
-        <v>60</v>
+        <v>3</v>
       </c>
       <c r="Q301" t="str">
         <v>N/A</v>
       </c>
       <c r="R301" t="str">
-        <v>LG</v>
+        <v>MABE</v>
       </c>
       <c r="S301" t="str">
-        <v>110V</v>
+        <v>220V</v>
       </c>
       <c r="T301" t="str">
         <v>W</v>
       </c>
       <c r="U301" t="str">
-        <v>N/A</v>
+        <v>1.2KW</v>
       </c>
       <c r="V301" t="str">
-        <v>N/A</v>
+        <v>240-320PSI</v>
       </c>
       <c r="W301" t="str">
-        <v>N/A</v>
+        <v>35KG</v>
       </c>
       <c r="X301" t="str">
-        <v>N/A</v>
+        <v>12 BTU</v>
       </c>
       <c r="Y301" t="str">
-        <v>R134A</v>
+        <v>R410A</v>
       </c>
       <c r="Z301" t="str">
-        <v>N/A</v>
+        <v>8.5A</v>
       </c>
       <c r="AA301" t="str">
-        <v>N/A</v>
+        <v>60HZ</v>
       </c>
       <c r="AB301" t="str">
         <v>N/A</v>
       </c>
       <c r="AC301" t="str">
-        <v>N/A</v>
+        <v>18°</v>
       </c>
       <c r="AD301" t="str">
-        <v>BUEN ESTADO</v>
+        <v>INVERTER</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B302" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="C302" t="str">
-        <v>MMT24CDBWCCCHII8</v>
+        <v>SP1812M</v>
       </c>
       <c r="D302" t="str">
-        <v>ST21051949FCG1080</v>
+        <v>N/A</v>
       </c>
       <c r="E302" t="str">
-        <v>1EI0020</v>
+        <v>1EI0013</v>
       </c>
       <c r="F302" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G302" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H302" t="str">
-        <v>CALL CENTER</v>
+        <v>ALTO COSTO</v>
       </c>
       <c r="I302" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J302" s="1">
-        <v>43814</v>
+        <v>44642</v>
       </c>
       <c r="K302" t="str">
-        <v>2020-12-14</v>
+        <v>2023-03-21</v>
       </c>
       <c r="L302" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M302" t="str">
-        <v>290000000.00</v>
+        <v>22000000000.00</v>
       </c>
       <c r="N302" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O302" s="1">
-        <v>43815</v>
+        <v>44633</v>
       </c>
       <c r="P302" t="str">
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="Q302" t="str">
         <v>N/A</v>
       </c>
       <c r="R302" t="str">
-        <v>MABE</v>
+        <v>LG</v>
       </c>
       <c r="S302" t="str">
         <v>220V</v>
       </c>
       <c r="T302" t="str">
         <v>W</v>
       </c>
       <c r="U302" t="str">
-        <v>2.6KW</v>
+        <v>1.8KW</v>
       </c>
       <c r="V302" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W302" t="str">
-        <v>64KL</v>
+        <v>45KG</v>
       </c>
       <c r="X302" t="str">
-        <v>24BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y302" t="str">
         <v>R410A</v>
       </c>
       <c r="Z302" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA302" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB302" t="str">
         <v>N/A</v>
       </c>
       <c r="AC302" t="str">
         <v>18°</v>
       </c>
       <c r="AD302" t="str">
-        <v>BUEN ESTADO</v>
+        <v>SERIAL DETERIORADO</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
         <v>AIRE ACONDICIONADO</v>
       </c>
       <c r="B303" t="str">
         <v>LG</v>
       </c>
       <c r="C303" t="str">
-        <v>SP242CM</v>
+        <v>SP182CM</v>
       </c>
       <c r="D303" t="str">
-        <v>MEZ64856115</v>
+        <v>N/A</v>
       </c>
       <c r="E303" t="str">
-        <v>1EI0021</v>
+        <v>1EI0014</v>
       </c>
       <c r="F303" t="str">
         <v>ARAUCA</v>
       </c>
       <c r="G303" t="str">
         <v>SEDE PRINCIPAL</v>
       </c>
       <c r="H303" t="str">
-        <v>CALL CENTER</v>
+        <v>COMPRAS E INVENTARIOS</v>
       </c>
       <c r="I303" t="str">
         <v>COMPRA</v>
       </c>
       <c r="J303" s="1">
-        <v>44723</v>
+        <v>44216</v>
       </c>
       <c r="K303" t="str">
-        <v>2023-06-10</v>
+        <v>2022-01-19</v>
       </c>
       <c r="L303" t="str">
         <v>ELECTROMUEBLES</v>
       </c>
       <c r="M303" t="str">
-        <v>2800000.00</v>
+        <v>220000000.00</v>
       </c>
       <c r="N303" t="str">
         <v>FACTURA</v>
       </c>
       <c r="O303" s="1">
-        <v>44725</v>
+        <v>44217</v>
       </c>
       <c r="P303" t="str">
         <v>60</v>
       </c>
       <c r="Q303" t="str">
         <v>N/A</v>
       </c>
       <c r="R303" t="str">
         <v>LG</v>
       </c>
       <c r="S303" t="str">
         <v>220V</v>
       </c>
       <c r="T303" t="str">
         <v>W</v>
       </c>
       <c r="U303" t="str">
-        <v>2.6KW</v>
+        <v>1.8KW</v>
       </c>
       <c r="V303" t="str">
         <v>240-320PSI</v>
       </c>
       <c r="W303" t="str">
-        <v>64</v>
+        <v>45KG</v>
       </c>
       <c r="X303" t="str">
-        <v>24BTU</v>
+        <v>18BTU</v>
       </c>
       <c r="Y303" t="str">
         <v>R410A</v>
       </c>
       <c r="Z303" t="str">
         <v>8.5A</v>
       </c>
       <c r="AA303" t="str">
         <v>60HZ</v>
       </c>
       <c r="AB303" t="str">
         <v>N/A</v>
       </c>
       <c r="AC303" t="str">
         <v>18°</v>
       </c>
       <c r="AD303" t="str">
+        <v>SERIAL ILEGIBLE POR DETERIORO</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="str">
+        <v>AIRE ACONDICIONADO</v>
+      </c>
+      <c r="B304" t="str">
+        <v>LG</v>
+      </c>
+      <c r="C304" t="str">
+        <v>SP122CM</v>
+      </c>
+      <c r="D304" t="str">
+        <v>MEZ65219617</v>
+      </c>
+      <c r="E304" t="str">
+        <v>1EI0015</v>
+      </c>
+      <c r="F304" t="str">
+        <v>ARAUCA</v>
+      </c>
+      <c r="G304" t="str">
+        <v>SEDE PRINCIPAL</v>
+      </c>
+      <c r="H304" t="str">
+        <v>GESTION DE RIESGO Y OPORTUNIDAD</v>
+      </c>
+      <c r="I304" t="str">
+        <v>COMPRA</v>
+      </c>
+      <c r="J304" t="str">
+        <v/>
+      </c>
+      <c r="K304" t="str">
+        <v>2014-4-16 0:0:0</v>
+      </c>
+      <c r="L304" t="str">
+        <v>ELECTROMUEBLES</v>
+      </c>
+      <c r="M304" t="str">
+        <v>1740000.00</v>
+      </c>
+      <c r="N304" t="str">
+        <v>FACTURA</v>
+      </c>
+      <c r="O304" t="str">
+        <v/>
+      </c>
+      <c r="P304" t="str">
+        <v>3</v>
+      </c>
+      <c r="Q304" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="R304" t="str">
+        <v>LG</v>
+      </c>
+      <c r="S304" t="str">
+        <v/>
+      </c>
+      <c r="T304" t="str">
+        <v>220</v>
+      </c>
+      <c r="U304" t="str">
+        <v>1.2KW</v>
+      </c>
+      <c r="V304" t="str">
+        <v>240-320PSI</v>
+      </c>
+      <c r="W304" t="str">
+        <v>35KG</v>
+      </c>
+      <c r="X304" t="str">
+        <v>12BTU</v>
+      </c>
+      <c r="Y304" t="str">
+        <v>R410A</v>
+      </c>
+      <c r="Z304" t="str">
+        <v>8.5A</v>
+      </c>
+      <c r="AA304" t="str">
+        <v>60HZ</v>
+      </c>
+      <c r="AB304" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AC304" t="str">
+        <v>18°</v>
+      </c>
+      <c r="AD304" t="str">
+        <v>BUEN ESTADO</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="str">
+        <v>AIRE ACONDICIONADO</v>
+      </c>
+      <c r="B305" t="str">
+        <v>LG</v>
+      </c>
+      <c r="C305" t="str">
+        <v>VM122C7</v>
+      </c>
+      <c r="D305" t="str">
+        <v>2A1G0002</v>
+      </c>
+      <c r="E305" t="str">
+        <v>1EI0016</v>
+      </c>
+      <c r="F305" t="str">
+        <v>ARAUCA</v>
+      </c>
+      <c r="G305" t="str">
+        <v>SEDE PRINCIPAL</v>
+      </c>
+      <c r="H305" t="str">
+        <v>GESTIÓN DE CALIDAD</v>
+      </c>
+      <c r="I305" t="str">
+        <v>COMPRA</v>
+      </c>
+      <c r="J305" s="1">
+        <v>44886</v>
+      </c>
+      <c r="K305" t="str">
+        <v>2023-11-20</v>
+      </c>
+      <c r="L305" t="str">
+        <v>ELECTROMUEBLES</v>
+      </c>
+      <c r="M305" t="str">
+        <v>174000000.00</v>
+      </c>
+      <c r="N305" t="str">
+        <v>FACTURA</v>
+      </c>
+      <c r="O305" s="1">
+        <v>44887</v>
+      </c>
+      <c r="P305" t="str">
+        <v>60</v>
+      </c>
+      <c r="Q305" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="R305" t="str">
+        <v>LG</v>
+      </c>
+      <c r="S305" t="str">
+        <v>220V</v>
+      </c>
+      <c r="T305" t="str">
+        <v>W</v>
+      </c>
+      <c r="U305" t="str">
+        <v>1.2KW</v>
+      </c>
+      <c r="V305" t="str">
+        <v>240-320PSI</v>
+      </c>
+      <c r="W305" t="str">
+        <v>35KG</v>
+      </c>
+      <c r="X305" t="str">
+        <v>12BTU</v>
+      </c>
+      <c r="Y305" t="str">
+        <v>R410A</v>
+      </c>
+      <c r="Z305" t="str">
+        <v>220</v>
+      </c>
+      <c r="AA305" t="str">
+        <v>60HZ</v>
+      </c>
+      <c r="AB305" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AC305" t="str">
+        <v>18°</v>
+      </c>
+      <c r="AD305" t="str">
+        <v>BUEN ESTADO</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="str">
+        <v>AIRE ACONDICIONADO</v>
+      </c>
+      <c r="B306" t="str">
+        <v>LG</v>
+      </c>
+      <c r="C306" t="str">
+        <v>VM122CE</v>
+      </c>
+      <c r="D306" t="str">
+        <v>MEZ64797601</v>
+      </c>
+      <c r="E306" t="str">
+        <v>1EI0017</v>
+      </c>
+      <c r="F306" t="str">
+        <v>ARAUCA</v>
+      </c>
+      <c r="G306" t="str">
+        <v>SEDE PRINCIPAL</v>
+      </c>
+      <c r="H306" t="str">
+        <v>GERENCIA</v>
+      </c>
+      <c r="I306" t="str">
+        <v>COMPRA</v>
+      </c>
+      <c r="J306" s="1">
+        <v>44488</v>
+      </c>
+      <c r="K306" t="str">
+        <v>2022-10-18</v>
+      </c>
+      <c r="L306" t="str">
+        <v>ELECTROMUEBLES</v>
+      </c>
+      <c r="M306" t="str">
+        <v>174000000.00</v>
+      </c>
+      <c r="N306" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="O306" s="1">
+        <v>44489</v>
+      </c>
+      <c r="P306" t="str">
+        <v>60</v>
+      </c>
+      <c r="Q306" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="R306" t="str">
+        <v>LG</v>
+      </c>
+      <c r="S306" t="str">
+        <v>220V</v>
+      </c>
+      <c r="T306" t="str">
+        <v>W</v>
+      </c>
+      <c r="U306" t="str">
+        <v>1.2KW</v>
+      </c>
+      <c r="V306" t="str">
+        <v>240-320PSI</v>
+      </c>
+      <c r="W306" t="str">
+        <v>35KG</v>
+      </c>
+      <c r="X306" t="str">
+        <v>12BTU</v>
+      </c>
+      <c r="Y306" t="str">
+        <v>R410A</v>
+      </c>
+      <c r="Z306" t="str">
+        <v>8.5A</v>
+      </c>
+      <c r="AA306" t="str">
+        <v>60HZ</v>
+      </c>
+      <c r="AB306" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AC306" t="str">
+        <v>18°</v>
+      </c>
+      <c r="AD306" t="str">
+        <v>BUEN ESTADO</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="str">
+        <v>NEVERA  APARTAMENTERA</v>
+      </c>
+      <c r="B307" t="str">
+        <v>LG</v>
+      </c>
+      <c r="C307" t="str">
+        <v>GC-1328</v>
+      </c>
+      <c r="D307" t="str">
+        <v>306TRTXOSO65</v>
+      </c>
+      <c r="E307" t="str">
+        <v>1EI0018</v>
+      </c>
+      <c r="F307" t="str">
+        <v>ARAUCA</v>
+      </c>
+      <c r="G307" t="str">
+        <v>SEDE PRINCIPAL</v>
+      </c>
+      <c r="H307" t="str">
+        <v>GERENCIA</v>
+      </c>
+      <c r="I307" t="str">
+        <v>COMPRA</v>
+      </c>
+      <c r="J307" s="1">
+        <v>44689</v>
+      </c>
+      <c r="K307" t="str">
+        <v>2023-05-07</v>
+      </c>
+      <c r="L307" t="str">
+        <v>ELECTROMUEBLES</v>
+      </c>
+      <c r="M307" t="str">
+        <v>75000000.00</v>
+      </c>
+      <c r="N307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="O307" s="1">
+        <v>44689</v>
+      </c>
+      <c r="P307" t="str">
+        <v>60</v>
+      </c>
+      <c r="Q307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="R307" t="str">
+        <v>LG</v>
+      </c>
+      <c r="S307" t="str">
+        <v>110V</v>
+      </c>
+      <c r="T307" t="str">
+        <v>W</v>
+      </c>
+      <c r="U307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="V307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="W307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="X307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="Y307" t="str">
+        <v>R134A</v>
+      </c>
+      <c r="Z307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AA307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AB307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AC307" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AD307" t="str">
+        <v>BUEN ESTADO</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="str">
+        <v>AIRE ACONDICIONADO</v>
+      </c>
+      <c r="B308" t="str">
+        <v>MABE</v>
+      </c>
+      <c r="C308" t="str">
+        <v>MMT24CDBWCCCHII8</v>
+      </c>
+      <c r="D308" t="str">
+        <v>ST21051949FCG1080</v>
+      </c>
+      <c r="E308" t="str">
+        <v>1EI0020</v>
+      </c>
+      <c r="F308" t="str">
+        <v>ARAUCA</v>
+      </c>
+      <c r="G308" t="str">
+        <v>SEDE PRINCIPAL</v>
+      </c>
+      <c r="H308" t="str">
+        <v>CALL CENTER</v>
+      </c>
+      <c r="I308" t="str">
+        <v>COMPRA</v>
+      </c>
+      <c r="J308" s="1">
+        <v>43814</v>
+      </c>
+      <c r="K308" t="str">
+        <v>2020-12-14</v>
+      </c>
+      <c r="L308" t="str">
+        <v>ELECTROMUEBLES</v>
+      </c>
+      <c r="M308" t="str">
+        <v>290000000.00</v>
+      </c>
+      <c r="N308" t="str">
+        <v>FACTURA</v>
+      </c>
+      <c r="O308" s="1">
+        <v>43815</v>
+      </c>
+      <c r="P308" t="str">
+        <v>3</v>
+      </c>
+      <c r="Q308" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="R308" t="str">
+        <v>MABE</v>
+      </c>
+      <c r="S308" t="str">
+        <v>220V</v>
+      </c>
+      <c r="T308" t="str">
+        <v>W</v>
+      </c>
+      <c r="U308" t="str">
+        <v>2.6KW</v>
+      </c>
+      <c r="V308" t="str">
+        <v>240-320PSI</v>
+      </c>
+      <c r="W308" t="str">
+        <v>64KL</v>
+      </c>
+      <c r="X308" t="str">
+        <v>24BTU</v>
+      </c>
+      <c r="Y308" t="str">
+        <v>R410A</v>
+      </c>
+      <c r="Z308" t="str">
+        <v>8.5A</v>
+      </c>
+      <c r="AA308" t="str">
+        <v>60HZ</v>
+      </c>
+      <c r="AB308" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AC308" t="str">
+        <v>18°</v>
+      </c>
+      <c r="AD308" t="str">
+        <v>BUEN ESTADO</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="str">
+        <v>AIRE ACONDICIONADO</v>
+      </c>
+      <c r="B309" t="str">
+        <v>LG</v>
+      </c>
+      <c r="C309" t="str">
+        <v>SP242CM</v>
+      </c>
+      <c r="D309" t="str">
+        <v>MEZ64856115</v>
+      </c>
+      <c r="E309" t="str">
+        <v>1EI0021</v>
+      </c>
+      <c r="F309" t="str">
+        <v>ARAUCA</v>
+      </c>
+      <c r="G309" t="str">
+        <v>SEDE PRINCIPAL</v>
+      </c>
+      <c r="H309" t="str">
+        <v>CALL CENTER</v>
+      </c>
+      <c r="I309" t="str">
+        <v>COMPRA</v>
+      </c>
+      <c r="J309" s="1">
+        <v>44723</v>
+      </c>
+      <c r="K309" t="str">
+        <v>2023-06-10</v>
+      </c>
+      <c r="L309" t="str">
+        <v>ELECTROMUEBLES</v>
+      </c>
+      <c r="M309" t="str">
+        <v>2800000.00</v>
+      </c>
+      <c r="N309" t="str">
+        <v>FACTURA</v>
+      </c>
+      <c r="O309" s="1">
+        <v>44725</v>
+      </c>
+      <c r="P309" t="str">
+        <v>60</v>
+      </c>
+      <c r="Q309" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="R309" t="str">
+        <v>LG</v>
+      </c>
+      <c r="S309" t="str">
+        <v>220V</v>
+      </c>
+      <c r="T309" t="str">
+        <v>W</v>
+      </c>
+      <c r="U309" t="str">
+        <v>2.6KW</v>
+      </c>
+      <c r="V309" t="str">
+        <v>240-320PSI</v>
+      </c>
+      <c r="W309" t="str">
+        <v>64</v>
+      </c>
+      <c r="X309" t="str">
+        <v>24BTU</v>
+      </c>
+      <c r="Y309" t="str">
+        <v>R410A</v>
+      </c>
+      <c r="Z309" t="str">
+        <v>8.5A</v>
+      </c>
+      <c r="AA309" t="str">
+        <v>60HZ</v>
+      </c>
+      <c r="AB309" t="str">
+        <v>N/A</v>
+      </c>
+      <c r="AC309" t="str">
+        <v>18°</v>
+      </c>
+      <c r="AD309" t="str">
         <v>BUENO</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:AD303"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:AD309"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AmbienteFisico</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 